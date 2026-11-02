--- v0 (2025-10-14)
+++ v1 (2026-11-02)
@@ -8,118 +8,118 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
-        <w:t>mercredi  4 août 2021
+        <w:t>mercredi 4 août 2021
 mercredi, 18ème Semaine du Temps Ordinaire
 S. Jean-Marie Vianney, prêtre
 Mémoire</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Nb 13, 1-2a.25 – 14, 1.26-29.34-35)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ces jours-là, dans le désert de Parane, le Seigneur parla à Moïse. Il dit : « Envoie des hommes pour explorer le pays de Canaan que je donne aux fils d’Israël. » Au bout de quarante jours, ces envoyés revinrent, après avoir exploré le pays. Ils allèrent trouver Moïse, Aaron et toute la communauté des fils d’Israël, à Cadès, dans le désert de Parane. Ils firent leur rapport devant eux et devant toute la communauté, et ils leur montrèrent les fruits du pays. Ils firent ce récit à Moïse : « Nous sommes allés dans le pays où tu nous as envoyés. Vraiment, il ruisselle de lait et de miel, et voici ses fruits. Cependant le peuple qui l’habite est puissant, ses villes sont fortifiées et très grandes. Nous y avons même vu des descendants d’Anaq. Les Amalécites habitent le pays du Néguev ; les Hittites, les Jébuséens et les Amorites habitent la montagne ; les Cananéens habitent le bord de la mer et les rives du Jourdain. » Caleb imposa silence au peuple qui faisait face à Moïse et il dit : « Allons-y ! Montons prendre possession de ce pays. Oui, nous nous en rendrons maîtres. » Mais les autres hommes de l’expédition répliquèrent : « Nous ne pouvons pas marcher contre ce peuple, car il est plus fort que nous. » Et, s’adressant aux fils d’Israël, ils se mirent à dénigrer le pays qu’ils avaient exploré : « Le pays que nous avons parcouru pour l’explorer est un pays qui dévore ceux qui veulent s’y installer. Tous les hommes que nous y avons vus sont de très haute taille. Nous y avons même vu des géants, des fils d’Anaq, des descendants de géants. À côté d’eux, nous avions l’air de sauterelles, et c’est bien ainsi qu’ils nous voyaient. » Alors toute la communauté éleva la voix, se mit à crier ; et le peuple pleura cette nuit-là. Le Seigneur parla à Moïse et à son frère Aaron. Il dit : « Combien de temps aurai-je affaire à cette communauté mauvaise qui récrimine contre moi ? Les récriminations des fils d’Israël contre moi, je les ai entendues. Tu leur diras : Aussi vrai que je suis vivant – oracle du Seigneur –, je vous traiterai selon vos paroles mêmes qui sont arrivées jusqu’à mes oreilles. Vous tous qu’on a recensés, les hommes de vingt ans et plus, vous qui avez récriminé contre moi, vos cadavres resteront dans ce désert. Vous avez exploré le pays pendant quarante jours, chaque jour vaudra une année : vous porterez donc le poids de vos fautes pendant quarante ans, et vous saurez ce qu’il en coûte d’encourir ma réprobation. Moi, le Seigneur, j’ai parlé. Oui, c’est ainsi que je traiterai cette communauté mauvaise liguée contre moi. Dans ce désert, tous finiront leur vie : là, ils mourront. » – Parole du Seigneur.
+        <w:t xml:space="preserve">En ces jours-là, dans le désert de Parane,     le Seigneur parla à Moïse. Il dit :     « Envoie des hommes pour explorer le pays de Canaan que je donne aux fils d’Israël. »     Au bout de quarante jours, ces envoyés revinrent, après avoir exploré le pays.     Ils allèrent trouver Moïse, Aaron et toute la communauté des fils d’Israël, à Cadès, dans le désert de Parane. Ils firent leur rapport devant eux et devant toute la communauté, et ils leur montrèrent les fruits du pays.     Ils firent ce récit à Moïse : « Nous sommes allés dans le pays où tu nous as envoyés. Vraiment, il ruisselle de lait et de miel, et voici ses fruits.     Cependant le peuple qui l’habite est puissant, ses villes sont fortifiées et très grandes. Nous y avons même vu des descendants d’Anaq.     Les Amalécites habitent le pays du Néguev ; les Hittites, les Jébuséens et les Amorites habitent la montagne ; les Cananéens habitent le bord de la mer et les rives du Jourdain. »     Caleb imposa silence au peuple qui faisait face à Moïse et il dit : « Allons-y ! Montons prendre possession de ce pays. Oui, nous nous en rendrons maîtres. »     Mais les autres hommes de l’expédition répliquèrent : « Nous ne pouvons pas marcher contre ce peuple, car il est plus fort que nous. »     Et, s’adressant aux fils d’Israël, ils se mirent à dénigrer le pays qu’ils avaient exploré : « Le pays que nous avons parcouru pour l’explorer est un pays qui dévore ceux qui veulent s’y installer. Tous les hommes que nous y avons vus sont de très haute taille.     Nous y avons même vu des géants, des fils d’Anaq, des descendants de géants. À côté d’eux, nous avions l’air de sauterelles, et c’est bien ainsi qu’ils nous voyaient. »     Alors toute la communauté éleva la voix, se mit à crier ; et le peuple pleura cette nuit-là.     Le Seigneur parla à Moïse et à son frère Aaron. Il dit :     « Combien de temps aurai-je affaire à cette communauté mauvaise qui récrimine contre moi ? Les récriminations des fils d’Israël contre moi, je les ai entendues.     Tu leur diras : Aussi vrai que je suis vivant – oracle du Seigneur –, je vous traiterai selon vos paroles mêmes qui sont arrivées jusqu’à mes oreilles.     Vous tous qu’on a recensés, les hommes de vingt ans et plus, vous qui avez récriminé contre moi, vos cadavres resteront dans ce désert.     Vous avez exploré le pays pendant quarante jours, chaque jour vaudra une année : vous porterez donc le poids de vos fautes pendant quarante ans, et vous saurez ce qu’il en coûte d’encourir ma réprobation.     Moi, le Seigneur, j’ai parlé. Oui, c’est ainsi que je traiterai cette communauté mauvaise liguée contre moi. Dans ce désert, tous finiront leur vie : là, ils mourront. »              – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 105 (106), 6-7ab, 13-14, 21-22, 23)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Avec nos pères, nous avons péché, nous avons failli et renié. En Égypte, nos pères ont méconnu tes miracles, oublié l’abondance de tes grâces. Ils s’empressent d’oublier ce qu’il a fait, sans attendre de connaître ses desseins. Ils se livrent à leur convoitise dans le désert ; là, ils mettent Dieu à l’épreuve. Ils oublient le Dieu qui les sauve, qui a fait des prodiges en Égypte, des miracles au pays de Cham, des actions terrifiantes sur la mer Rouge. Dieu a décidé de les détruire. C’est alors que Moïse, son élu, surgit sur la brèche, devant lui, pour empêcher que sa fureur les extermine.
+        <w:t xml:space="preserve">Avec nos pères, nous avons péché, nous avons failli et renié. En Égypte, nos pères ont méconnu tes miracles, oublié l’abondance de tes grâces.  Ils s’empressent d’oublier ce qu’il a fait, sans attendre de connaître ses desseins. Ils se livrent à leur convoitise dans le désert ; là, ils mettent Dieu à l’épreuve.  Ils oublient le Dieu qui les sauve, qui a fait des prodiges en Égypte, des miracles au pays de Cham, des actions terrifiantes sur la mer Rouge.  Dieu a décidé de les détruire. C’est alors que Moïse, son élu, surgit sur la brèche, devant lui, pour empêcher que sa fureur les extermine.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Mt 15, 21-28)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, Jésus se retira dans la région de Tyr et de Sidon. Voici qu’une Cananéenne, venue de ces territoires, disait en criant : « Prends pitié de moi, Seigneur, fils de David ! Ma fille est tourmentée par un démon. » Mais il ne lui répondit pas un mot. Les disciples s’approchèrent pour lui demander : « Renvoie-la, car elle nous poursuit de ses cris ! » Jésus répondit : « Je n’ai été envoyé qu’aux brebis perdues de la maison d’Israël. » Mais elle vint se prosterner devant lui en disant : « Seigneur, viens à mon secours ! » Il répondit : « Il n’est pas bien de prendre le pain des enfants et de le jeter aux petits chiens. » Elle reprit : « Oui, Seigneur ; mais justement, les petits chiens mangent les miettes qui tombent de la table de leurs maîtres. » Jésus répondit : « Femme, grande est ta foi, que tout se passe pour toi comme tu le veux ! » Et, à l’heure même, sa fille fut guérie. – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là,     Jésus se retira dans la région de Tyr et de Sidon.     Voici qu’une Cananéenne, venue de ces territoires, disait en criant : « Prends pitié de moi, Seigneur, fils de David ! Ma fille est tourmentée par un démon. »     Mais il ne lui répondit pas un mot. Les disciples s’approchèrent pour lui demander : « Renvoie-la, car elle nous poursuit de ses cris ! »     Jésus répondit : « Je n’ai été envoyé qu’aux brebis perdues de la maison d’Israël. »     Mais elle vint se prosterner devant lui en disant : « Seigneur, viens à mon secours ! »     Il répondit : « Il n’est pas bien de prendre le pain des enfants et de le jeter aux petits chiens. »     Elle reprit : « Oui, Seigneur ; mais justement, les petits chiens mangent les miettes qui tombent de la table de leurs maîtres. »     Jésus répondit : « Femme, grande est ta foi, que tout se passe pour toi comme tu le veux ! » Et, à l’heure même, sa fille fut guérie.              – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>