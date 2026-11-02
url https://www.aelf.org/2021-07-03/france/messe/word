--- v0 (2025-10-24)
+++ v1 (2026-11-02)
@@ -8,118 +8,118 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
-        <w:t>samedi  3 juillet 2021
+        <w:t>samedi 3 juillet 2021
 Saint Thomas, apôtre
 Fête
 </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Ep 2, 19-22)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Frères, vous n'êtes plus des étrangers ni des gens de passage, vous êtes concitoyens des saints, vous êtes membres de la famille de Dieu, car vous avez été intégrés dans la construction qui a pour fondations les Apôtres et les prophètes ; et la pierre angulaire, c'est le Christ Jésus lui-même. En lui, toute la construction s'élève harmonieusement pour devenir un temple saint dans le Seigneur. En lui, vous êtes, vous aussi, des éléments d'une même construction pour devenir une demeure de Dieu par l'Esprit Saint . - Parole du Seigneur.
+        <w:t xml:space="preserve">Frères, vous n'êtes plus des étrangers ni des gens de passage, vous êtes concitoyens des saints, vous êtes membres de la famille de Dieu, car vous avez été intégrés dans la construction qui a pour fondations les Apôtres et les prophètes ; et la pierre angulaire, c'est le Christ Jésus lui-même. En lui, toute la construction s'élève harmonieusement pour devenir un temple saint dans le Seigneur. En lui, vous êtes, vous aussi, des éléments d'une même construction pour devenir une demeure de Dieu par l'Esprit Saint .  - Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 116, 1, 2)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Louez le Seigneur, tous les peuples ; fêtez-le, tous les pays ! Son amour envers nous s'est montré le plus fort ; éternelle est la fidélité du Seigneur !
+        <w:t xml:space="preserve">Louez le Seigneur, tous les peuples ; fêtez-le, tous les pays !   Son amour envers nous s'est montré le plus fort ; éternelle est la fidélité du Seigneur !
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Jn 20, 24-29)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">L'un des Douze, Thomas (dont le nom signifie : Jumeau), n'était pas avec eux quand Jésus était venu. Les autres disciples lui disaient : « Nous avons vu le Seigneur ! » Mais il leur déclara : « Si je ne vois pas dans ses mains la marque des clous, si je ne mets pas mon doigt à l'endroit des clous, si je ne mets pas la main dans son côté, non, je ne croirai pas ! » Huit jours plus tard, les disciples se trouvaient de nouveau dans la maison, et Thomas était avec eux. Jésus vient, alors que les portes étaient verrouillées, et il était là au milieu d'eux. Il dit : « La paix soit avec vous ! » Puis il dit à Thomas : « Avance ton doigt ici, et vois mes mains ; avance ta main, et mets-la dans mon côté : cesse d'être incrédule, sois croyant. » Thomas lui dit alors : « Mon Seigneur et mon Dieu ! » Jésus lui dit : « Parce que tu m'as vu, tu crois. Heureux ceux qui croient sans avoir vu. » - Acclamons la parole de Dieu.
+        <w:t xml:space="preserve">L'un des Douze, Thomas (dont le nom signifie : Jumeau), n'était pas avec eux quand Jésus était venu. Les autres disciples lui disaient : « Nous avons vu le Seigneur ! » Mais il leur déclara : « Si je ne vois pas dans ses mains la marque des clous, si je ne mets pas mon doigt à l'endroit des clous, si je ne mets pas la main dans son côté, non, je ne croirai pas ! »  Huit jours plus tard, les disciples se trouvaient de nouveau dans la maison, et Thomas était avec eux. Jésus vient, alors que les portes étaient verrouillées, et il était là au milieu d'eux. Il dit : « La paix soit avec vous ! » Puis il dit à Thomas : « Avance ton doigt ici, et vois mes mains ; avance ta main, et mets-la dans mon côté : cesse d'être incrédule, sois croyant. » Thomas lui dit alors : « Mon Seigneur et mon Dieu ! » Jésus lui dit : « Parce que tu m'as vu, tu crois. Heureux ceux qui croient sans avoir vu. »  - Acclamons la parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>