--- v0 (2025-10-20)
+++ v1 (2026-10-31)
@@ -8,118 +8,118 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
-        <w:t>samedi  5 juin 2021
+        <w:t>samedi 5 juin 2021
 samedi, 9ème Semaine du Temps Ordinaire
 S. Boniface, évêque et martyr
 Mémoire</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Tb 12, 1.5-15.20)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ces jours-là, quand les noces furent achevées, Tobith appela son fils Tobie et lui dit : « Mon enfant, pense à donner son salaire à ton compagnon de voyage, et ajoute un supplément. » Tobith appela Raphaël et lui dit : « Accepte comme salaire la moitié de tout ce que tu as rapporté, et va, porte-toi bien ! » Alors l’ange les prit tous deux à part et leur dit : « Bénissez Dieu et célébrez-le devant tous les vivants pour le bien qu’il vous a fait. Bénissez-le et chantez son nom. Annoncez à tous les hommes les actions de Dieu comme elles le méritent, et n’hésitez pas à le célébrer. S’il est bon de tenir cachés les secrets d’un roi, il faut révéler les œuvres de Dieu et les célébrer comme elles le méritent. Faites le bien, et le mal ne vous atteindra pas. Mieux vaut prier avec vérité et faire l’aumône avec justice, qu’être riche avec injustice. Mieux vaut faire l’aumône qu’amasser de l’or. L’aumône délivre de la mort et purifie de tout péché. Ceux qui font l’aumône seront rassasiés de vie, tandis que le pécheur et l’homme injuste sont leurs propres ennemis. Je veux vous révéler toute la vérité, sans rien vous cacher. Je viens de vous dire que, s’il est bon de tenir cachés les secrets d’un roi, il faut révéler les œuvres de Dieu comme elles le méritent. Eh bien ! Quand tu priais en même temps que Sarra, c’était moi qui présentais votre prière devant la gloire de Dieu, pour qu’il la garde en mémoire, et je faisais de même lorsque tu enterrais les morts. Quand tu n’as pas hésité à te lever, à laisser ton repas et à partir enterrer un mort, c’est alors que j’ai été envoyé vers toi pour te mettre à l’épreuve, mais Dieu m’a aussi envoyé pour te guérir, ainsi que Sarra, ta belle-fille. Moi, je suis Raphaël, l’un des sept anges qui se tiennent ou se présentent devant la gloire du Seigneur. Et maintenant, bénissez le Seigneur sur la terre ! Célébrez Dieu ! Voici que je remonte auprès de celui qui m’a envoyé. Mettez par écrit tout ce qui vous est arrivé. » Alors l’ange remonta au ciel. – Parole du Seigneur.
+        <w:t xml:space="preserve">En ces jours-là, quand les noces furent achevées, Tobith appela son fils Tobie et lui dit : « Mon enfant, pense à donner son salaire à ton compagnon de voyage, et ajoute un supplément. » Tobith appela Raphaël et lui dit : « Accepte comme salaire la moitié de tout ce que tu as rapporté, et va, porte-toi bien ! » Alors l’ange les prit tous deux à part et leur dit : « Bénissez Dieu et célébrez-le devant tous les vivants pour le bien qu’il vous a fait. Bénissez-le et chantez son nom. Annoncez à tous les hommes les actions de Dieu comme elles le méritent, et n’hésitez pas à le célébrer. S’il est bon de tenir cachés les secrets d’un roi, il faut révéler les œuvres de Dieu et les célébrer comme elles le méritent. Faites le bien, et le mal ne vous atteindra pas. Mieux vaut prier avec vérité et faire l’aumône avec justice, qu’être riche avec injustice. Mieux vaut faire l’aumône qu’amasser de l’or. L’aumône délivre de la mort et purifie de tout péché. Ceux qui font l’aumône seront rassasiés de vie, tandis que le pécheur et l’homme injuste sont leurs propres ennemis. Je veux vous révéler toute la vérité, sans rien vous cacher. Je viens de vous dire que, s’il est bon de tenir cachés les secrets d’un roi, il faut révéler les œuvres de Dieu comme elles le méritent. Eh bien ! Quand tu priais en même temps que Sarra, c’était moi qui présentais votre prière devant la gloire de Dieu, pour qu’il la garde en mémoire, et je faisais de même lorsque tu enterrais les morts. Quand tu n’as pas hésité à te lever, à laisser ton repas et à partir enterrer un mort, c’est alors que j’ai été envoyé vers toi pour te mettre à l’épreuve, mais Dieu m’a aussi envoyé pour te guérir, ainsi que Sarra, ta belle-fille. Moi, je suis Raphaël, l’un des sept anges qui se tiennent ou se présentent devant la gloire du Seigneur. Et maintenant, bénissez le Seigneur sur la terre ! Célébrez Dieu ! Voici que je remonte auprès de celui qui m’a envoyé. Mettez par écrit tout ce qui vous est arrivé. » Alors l’ange remonta au ciel.  – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Cantique (Tb 13, 2, 7, 8abc, 8defg)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">C’est lui qui châtie et prend pitié, qui fait descendre aux profondeurs des enfers et retire de la grande perdition : nul n’échappe à sa main. Regardez ce qu’il a fait pour vous, rendez- lui grâce à pleine voix ! Bénissez le Seigneur de justice, exaltez le Roi des siècles ! Et moi, en terre d’exil, je lui rends grâce ; je montre sa grandeur et sa force au peuple des pécheurs. « Revenez, pécheurs, et vivez devant lui dans la justice. Qui sait s’il ne vous rendra pas son amour et sa grâce ! »
+        <w:t xml:space="preserve">C’est lui qui châtie et prend pitié, qui fait descendre aux profondeurs des enfers et retire de la grande perdition : nul n’échappe à sa main.  Regardez ce qu’il a fait pour vous, rendez- lui grâce à pleine voix ! Bénissez le Seigneur de justice, exaltez le Roi des siècles !  Et moi, en terre d’exil, je lui rends grâce ; je montre sa grandeur et sa force au peuple des pécheurs.  « Revenez, pécheurs, et vivez devant lui dans la justice. Qui sait s’il ne vous rendra pas son amour et sa grâce ! »
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Mc 12, 38-44)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, dans son enseignement, Jésus disait : « Méfiez- vous des scribes, qui tiennent à se promener en vêtements d’apparat et qui aiment les salutations sur les places publiques, les sièges d’honneur dans les synagogues, et les places d’honneur dans les dîners. Ils dévorent les biens des veuves et, pour l’apparence, ils font de longues prières : ils seront d’autant plus sévèrement jugés. » Jésus s’était assis dans le Temple en face de la salle du trésor, et regardait comment la foule y mettait de l’argent. Beaucoup de riches y mettaient de grosses sommes. Une pauvre veuve s’avança et mit deux petites pièces de monnaie. Jésus appela ses disciples et leur déclara : « Amen, je vous le dis : cette pauvre veuve a mis dans le Trésor plus que tous les autres. Car tous, ils ont pris sur leur superflu, mais elle, elle a pris sur son indigence : elle a mis tout ce qu’elle possédait, tout ce qu’elle avait pour vivre. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là, dans son enseignement, Jésus disait : « Méfiez- vous des scribes, qui tiennent à se promener en vêtements d’apparat et qui aiment les salutations sur les places publiques, les sièges d’honneur dans les synagogues, et les places d’honneur dans les dîners. Ils dévorent les biens des veuves et, pour l’apparence, ils font de longues prières : ils seront d’autant plus sévèrement jugés. »  Jésus s’était assis dans le Temple en face de la salle du trésor, et regardait comment la foule y mettait de l’argent. Beaucoup de riches y mettaient de grosses sommes. Une pauvre veuve s’avança et mit deux petites pièces de monnaie. Jésus appela ses disciples et leur déclara : « Amen, je vous le dis : cette pauvre veuve a mis dans le Trésor plus que tous les autres. Car tous, ils ont pris sur leur superflu, mais elle, elle a pris sur son indigence : elle a mis tout ce qu’elle possédait, tout ce qu’elle avait pour vivre. »  – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>