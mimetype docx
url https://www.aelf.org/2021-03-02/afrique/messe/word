--- v0 (2025-10-22)
+++ v1 (2026-11-07)
@@ -8,118 +8,118 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
-        <w:t>mardi  2 mars 2021
+        <w:t>mardi 2 mars 2021
 mardi, 2ème Semaine de Carême
 de la férie
 </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Is 1, 10.16-20)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Écoutez la parole du Seigneur, vous qui êtes pareils aux chefs de Sodome ! Prêtez l’oreille à l’enseignement de notre Dieu, vous, peuple de Gomorrhe ! Lavez-vous, purifiez-vous, ôtez de ma vue vos actions mauvaises, cessez de faire le mal. Apprenez à faire le bien : recherchez le droit, mettez au pas l’oppresseur, rendez justice à l’orphelin, défendez la cause de la veuve. Venez, et discutons – dit le Seigneur. Si vos péchés sont comme l’écarlate, ils deviendront aussi blancs que neige. S’ils sont rouges comme le vermillon, ils deviendront comme de la laine. Si vous consentez à m’obéir, les bonnes choses du pays, vous les mangerez ; mais si vous refusez, si vous vous obstinez, c’est l’épée qui vous mangera. – Oui, la bouche du Seigneur a parlé. – Parole du Seigneur.
+        <w:t xml:space="preserve">Écoutez la parole du Seigneur, vous qui êtes pareils aux chefs de Sodome ! Prêtez l’oreille à l’enseignement de notre Dieu, vous, peuple de Gomorrhe ! Lavez-vous, purifiez-vous, ôtez de ma vue vos actions mauvaises, cessez de faire le mal. Apprenez à faire le bien : recherchez le droit, mettez au pas l’oppresseur, rendez justice à l’orphelin, défendez la cause de la veuve.  Venez, et discutons – dit le Seigneur. Si vos péchés sont comme l’écarlate, ils deviendront aussi blancs que neige. S’ils sont rouges comme le vermillon, ils deviendront comme de la laine. Si vous consentez à m’obéir, les bonnes choses du pays, vous les mangerez ; mais si vous refusez, si vous vous obstinez, c’est l’épée qui vous mangera. – Oui, la bouche du Seigneur a parlé.  – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (49 (50), 7ab.8, 13-14, 16bc- 17, 21abc.23ab)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">« Écoute, mon peuple, je parle ; Israël, je te prends à témoin. Je ne t’accuse pas pour tes sacrifices ; tes holocaustes sont toujours devant moi. « Vais-je manger la chair des taureaux et boire le sang des béliers ? Offre à Dieu le sacrifice d’action de grâce, accomplis tes vœux envers le Très-Haut. « Qu’as-tu à réciter mes lois, à garder mon alliance à la bouche, toi qui n’aimes pas les reproches et rejettes loin de toi mes paroles ? « Voilà ce que tu fais ; garderai-je le silence ? Penses-tu que je suis comme toi ? Qui offre le sacrifice d’action de grâce, celui-là me rend gloire. »
+        <w:t xml:space="preserve">« Écoute, mon peuple, je parle ; Israël, je te prends à témoin. Je ne t’accuse pas pour tes sacrifices ; tes holocaustes sont toujours devant moi.  « Vais-je manger la chair des taureaux et boire le sang des béliers ? Offre à Dieu le sacrifice d’action de grâce, accomplis tes vœux envers le Très-Haut.  « Qu’as-tu à réciter mes lois, à garder mon alliance à la bouche, toi qui n’aimes pas les reproches et rejettes loin de toi mes paroles ?  « Voilà ce que tu fais ; garderai-je le silence ? Penses-tu que je suis comme toi ? Qui offre le sacrifice d’action de grâce, celui-là me rend gloire. »
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Mt 23, 1-12)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, Jésus s’adressa aux foules et à ses disciples, et il déclara : « Les scribes et les pharisiens enseignent dans la chaire de Moïse. Donc, tout ce qu’ils peuvent vous dire, faites-le et observez-le. Mais n’agissez pas d’après leurs actes, car ils disent et ne font pas. Ils attachent de pesants fardeaux, difficiles à porter, et ils en chargent les épaules des gens ; mais eux-mêmes ne veulent pas les remuer du doigt. Toutes leurs actions, ils les font pour être remarqués des gens : ils élargissent leurs phylactères et rallongent leurs franges ; ils aiment les places d’honneur dans les dîners, les sièges d’honneur dans les synagogues et les salutations sur les places publiques ; ils aiment recevoir des gens le titre de Rabbi. Pour vous, ne vous faites pas donner le titre de Rabbi, car vous n’avez qu’un seul maître pour vous enseigner, et vous êtes tous frères. Ne donnez à personne sur terre le nom de père, car vous n’avez qu’un seul Père, celui qui est aux cieux. Ne vous faites pas non plus donner le titre de maîtres, car vous n’avez qu’un seul maître, le Christ. Le plus grand parmi vous sera votre serviteur. Qui s’élèvera sera abaissé, qui s’abaissera sera élevé. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là, Jésus s’adressa aux foules et à ses disciples, et il déclara : « Les scribes et les pharisiens enseignent dans la chaire de Moïse. Donc, tout ce qu’ils peuvent vous dire, faites-le et observez-le. Mais n’agissez pas d’après leurs actes, car ils disent et ne font pas. Ils attachent de pesants fardeaux, difficiles à porter, et ils en chargent les épaules des gens ; mais eux-mêmes ne veulent pas les remuer du doigt. Toutes leurs actions, ils les font pour être remarqués des gens : ils élargissent leurs phylactères et rallongent leurs franges ; ils aiment les places d’honneur dans les dîners, les sièges d’honneur dans les synagogues et les salutations sur les places publiques ; ils aiment recevoir des gens le titre de Rabbi. Pour vous, ne vous faites pas donner le titre de Rabbi, car vous n’avez qu’un seul maître pour vous enseigner, et vous êtes tous frères. Ne donnez à personne sur terre le nom de père, car vous n’avez qu’un seul Père, celui qui est aux cieux. Ne vous faites pas non plus donner le titre de maîtres, car vous n’avez qu’un seul maître, le Christ. Le plus grand parmi vous sera votre serviteur. Qui s’élèvera sera abaissé, qui s’abaissera sera élevé. »  – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>