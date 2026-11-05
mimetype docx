--- v0 (2025-10-31)
+++ v1 (2026-11-05)
@@ -8,118 +8,118 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
-        <w:t>vendredi  5 février 2021
+        <w:t>vendredi 5 février 2021
 vendredi, 4ème Semaine du Temps Ordinaire
 Ste Agathe, vierge et martyre
 Mémoire</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (He 13, 1-8)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Frères, que demeure l’amour fraternel ! N’oubliez pas l’hospitalité : elle a permis à certains, sans le savoir, de recevoir chez eux des anges. Souvenez-vous de ceux qui sont en prison, comme si vous étiez prisonniers avec eux. Souvenez-vous de ceux qui sont maltraités, car vous aussi, vous avez un corps. Que le mariage soit honoré de tous, que l’union conjugale ne soit pas profanée, car les débauchés et les adultères seront jugés par Dieu. Que votre conduite ne soit pas inspirée par l’amour de l’argent : contentez-vous de ce que vous avez, car Dieu lui-même a dit : Jamais je ne te lâcherai, jamais je ne t’abandonnerai. C’est pourquoi nous pouvons dire en toute assurance : Le Seigneur est mon secours, je n’ai rien à craindre ! Que pourrait me faire un homme ? Souvenez-vous de ceux qui vous ont dirigés : ils vous ont annoncé la parole de Dieu. Méditez sur l’aboutissement de la vie qu’ils ont menée, et imitez leur foi. Jésus Christ, hier et aujourd’hui, est le même, il l’est pour l’éternité. – Parole du Seigneur.
+        <w:t xml:space="preserve">Frères, que demeure l’amour fraternel ! N’oubliez pas l’hospitalité : elle a permis à certains, sans le savoir, de recevoir chez eux des anges. Souvenez-vous de ceux qui sont en prison, comme si vous étiez prisonniers avec eux. Souvenez-vous de ceux qui sont maltraités, car vous aussi, vous avez un corps. Que le mariage soit honoré de tous, que l’union conjugale ne soit pas profanée, car les débauchés et les adultères seront jugés par Dieu. Que votre conduite ne soit pas inspirée par l’amour de l’argent : contentez-vous de ce que vous avez, car Dieu lui-même a dit :Jamais je ne te lâcherai, jamais je ne t’abandonnerai. C’est pourquoi nous pouvons dire en toute assurance :Le Seigneur est mon secours, je n’ai rien à craindre ! Que pourrait me faire un homme ? Souvenez-vous de ceux qui vous ont dirigés : ils vous ont annoncé la parole de Dieu. Méditez sur l’aboutissement de la vie qu’ils ont menée, et imitez leur foi. Jésus Christ, hier et aujourd’hui, est le même, il l’est pour l’éternité.  – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (26 (27), 1, 3, 5, 9abcd)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Le Seigneur est ma lumière et mon salut ; de qui aurais-je crainte ? Le Seigneur est le rempart de ma vie ; devant qui tremblerais-je ? Qu’une armée se déploie devant moi, mon cœur est sans crainte ; que la bataille s’engage contre moi, je garde confiance. Oui, il me réserve un lieu sûr au jour du malheur ; il me cache au plus secret de sa tente, il m’élève sur le roc. C’est ta face, Seigneur, que je cherche : ne me cache pas ta face. N’écarte pas ton serviteur avec colère : tu restes mon secours.
+        <w:t xml:space="preserve">Le Seigneur est ma lumière et mon salut ; de qui aurais-je crainte ? Le Seigneur est le rempart de ma vie ; devant qui tremblerais-je ?  Qu’une armée se déploie devant moi, mon cœur est sans crainte ; que la bataille s’engage contre moi, je garde confiance.  Oui, il me réserve un lieu sûr au jour du malheur ; il me cache au plus secret de sa tente, il m’élève sur le roc.  C’est ta face, Seigneur, que je cherche : ne me cache pas ta face. N’écarte pas ton serviteur avec colère : tu restes mon secours.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Mc 6, 14-29)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, comme le nom de Jésus devenait célèbre, le roi Hérode en entendit parler. On disait : « C’est Jean, celui qui baptisait : il est ressuscité d’entre les morts, et voilà pourquoi des miracles se réalisent par lui. » Certains disaient : « C’est le prophète Élie. » D’autres disaient encore : « C’est un prophète comme ceux de jadis. » Hérode entendait ces propos et disait : « Celui que j’ai fait décapiter, Jean, le voilà ressuscité ! » Car c’était lui, Hérode, qui avait donné l’ordre d’arrêter Jean et de l’enchaîner dans la prison, à cause d’Hérodiade, la femme de son frère Philippe, que lui-même avait prise pour épouse. En effet, Jean lui disait : « Tu n’as pas le droit de prendre la femme de ton frère. » Hérodiade en voulait donc à Jean, et elle cherchait à le faire mourir. Mais elle n’y arrivait pas parce que Hérode avait peur de Jean : il savait que c’était un homme juste et saint, et il le protégeait ; quand il l’avait entendu, il était très embarrassé ; cependant il l’écoutait avec plaisir. Or, une occasion favorable se présenta quand, le jour de son anniversaire, Hérode fit un dîner pour ses dignitaires, pour les chefs de l’armée et pour les notables de la Galilée. La fille d’Hérodiade fit son entrée et dansa. Elle plut à Hérode et à ses convives. Le roi dit à la jeune fille : « Demande-moi ce que tu veux, et je te le donnerai. » Et il lui fit ce serment : « Tout ce que tu me demanderas, je te le donnerai, même si c’est la moitié de mon royaume. » Elle sortit alors pour dire à sa mère : « Qu’est-ce que je vais demander ? » Hérodiade répondit : « La tête de Jean, celui qui baptise. » Aussitôt la jeune fille s’empressa de retourner auprès du roi, et lui fit cette demande : « Je veux que, tout de suite, tu me donnes sur un plat la tête de Jean le Baptiste. » Le roi fut vivement contrarié ; mais à cause du serment et des convives, il ne voulut pas lui opposer un refus. Aussitôt il envoya un garde avec l’ordre d’apporter la tête de Jean. Le garde s’en alla décapiter Jean dans la prison. Il apporta la tête sur un plat, la donna à la jeune fille, et la jeune fille la donna à sa mère. Ayant appris cela, les disciples de Jean vinrent prendre son corps et le déposèrent dans un tombeau. – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là, comme le nom de Jésus devenait célèbre, le roi Hérode en entendit parler. On disait : « C’est Jean, celui qui baptisait : il est ressuscité d’entre les morts, et voilà pourquoi des miracles se réalisent par lui. » Certains disaient : « C’est le prophète Élie. » D’autres disaient encore : « C’est un prophète comme ceux de jadis. » Hérode entendait ces propos et disait : « Celui que j’ai fait décapiter, Jean, le voilà ressuscité ! » Car c’était lui, Hérode, qui avait donné l’ordre d’arrêter Jean et de l’enchaîner dans la prison, à cause d’Hérodiade, la femme de son frère Philippe, que lui-même avait prise pour épouse. En effet, Jean lui disait : « Tu n’as pas le droit de prendre la femme de ton frère. » Hérodiade en voulait donc à Jean, et elle cherchait à le faire mourir. Mais elle n’y arrivait pas parce que Hérode avait peur de Jean : il savait que c’était un homme juste et saint, et il le protégeait ; quand il l’avait entendu, il était très embarrassé ; cependant il l’écoutait avec plaisir. Or, une occasion favorable se présenta quand, le jour de son anniversaire, Hérode fit un dîner pour ses dignitaires, pour les chefs de l’armée et pour les notables de la Galilée. La fille d’Hérodiade fit son entrée et dansa. Elle plut à Hérode et à ses convives. Le roi dit à la jeune fille : « Demande-moi ce que tu veux, et je te le donnerai. » Et il lui fit ce serment : « Tout ce que tu me demanderas, je te le donnerai, même si c’est la moitié de mon royaume. » Elle sortit alors pour dire à sa mère : « Qu’est-ce que je vais demander ? » Hérodiade répondit : « La tête de Jean, celui qui baptise. » Aussitôt la jeune fille s’empressa de retourner auprès du roi, et lui fit cette demande : « Je veux que, tout de suite, tu me donnes sur un plat la tête de Jean le Baptiste. » Le roi fut vivement contrarié ; mais à cause du serment et des convives, il ne voulut pas lui opposer un refus. Aussitôt il envoya un garde avec l’ordre d’apporter la tête de Jean. Le garde s’en alla décapiter Jean dans la prison. Il apporta la tête sur un plat, la donna à la jeune fille, et la jeune fille la donna à sa mère.  Ayant appris cela, les disciples de Jean vinrent prendre son corps et le déposèrent dans un tombeau.  – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>