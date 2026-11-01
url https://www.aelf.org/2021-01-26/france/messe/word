--- v0 (2025-10-16)
+++ v1 (2026-11-01)
@@ -57,69 +57,69 @@
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 39 (40), 2abc.4ab, 7-8a, 10, 11)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">D’un grand espoir, j’espérais le Seigneur : il s’est penché vers moi. Dans ma bouche il a mis un chant nouveau, une louange à notre Dieu. Tu ne voulais ni offrande ni sacrifice, tu as ouvert mes oreilles ; tu ne demandais ni holocauste ni victime, alors j’ai dit : « Voici, je viens. » J’annonce la justice dans la grande assemblée ; vois, je ne retiens pas mes lèvres, Seigneur, tu le sais. Je n’ai pas enfoui ta justice au fond de mon cœur, je n’ai pas caché ta fidélité, ton salut ; j’ai dit ton amour et ta vérité à la grande assemblée.
+        <w:t xml:space="preserve">D’un grand espoir, j’espérais le Seigneur : il s’est penché vers moi. Dans ma bouche il a mis un chant nouveau, une louange à notre Dieu.  Tu ne voulais ni offrande ni sacrifice, tu as ouvert mes oreilles ; tu ne demandais ni holocauste ni victime, alors j’ai dit : « Voici, je viens. »  J’annonce la justice dans la grande assemblée ; vois, je ne retiens pas mes lèvres, Seigneur, tu le sais.  Je n’ai pas enfoui ta justice au fond de mon cœur, je n’ai pas caché ta fidélité, ton salut ; j’ai dit ton amour et ta vérité à la grande assemblée.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Mc 3, 31-35)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, comme Jésus était dans une maison, arrivent sa mère et ses frères. Restant au-dehors, ils le font appeler. Une foule était assise autour de lui ; et on lui dit : « Voici que ta mère et tes frères sont là dehors : ils te cherchent. » Mais il leur répond : « Qui est ma mère ? qui sont mes frères ? » Et parcourant du regard ceux qui étaient assis en cercle autour de lui, il dit : « Voici ma mère et mes frères. Celui qui fait la volonté de Dieu, celui-là est pour moi un frère, une sœur, une mère. » — Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là, comme Jésus était dans une maison, arrivent sa mère et ses frères. Restant au-dehors, ils le font appeler. Une foule était assise autour de lui ; et on lui dit : « Voici que ta mère et tes frères sont là dehors : ils te cherchent. » Mais il leur répond : « Qui est ma mère ? qui sont mes frères ? » Et parcourant du regard ceux qui étaient assis en cercle autour de lui, il dit : « Voici ma mère et mes frères. Celui qui fait la volonté de Dieu, celui-là est pour moi un frère, une sœur, une mère. »  — Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>