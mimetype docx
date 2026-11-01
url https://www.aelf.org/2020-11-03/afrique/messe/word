--- v0 (2025-10-18)
+++ v1 (2026-11-01)
@@ -8,118 +8,118 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
-        <w:t>mardi  3 novembre 2020
+        <w:t>mardi 3 novembre 2020
 mardi, 31ème Semaine du Temps Ordinaire
 S. Martin de Porrès, religieux
 Mémoire facultative</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Ph 2, 5-11)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Frères, ayez en vous les dispositions qui sont dans le Christ Jésus : Le Christ Jésus, ayant la condition de Dieu, ne retint pas jalousement le rang qui l’égalait à Dieu. Mais il s’est anéanti, prenant la condition de serviteur, devenant semblable aux hommes. Reconnu homme à son aspect, il s’est abaissé, devenant obéissant jusqu’à la mort, et la mort de la croix. C’est pourquoi Dieu l’a exalté : il l’a doté du Nom qui est au-dessus de tout nom, afin qu’au nom de Jésus tout genou fléchisse au ciel, sur terre et aux enfers, et que toute langue proclame : « Jésus Christ est Seigneur » à la gloire de Dieu le Père. – Parole du Seigneur.
+        <w:t xml:space="preserve">Frères,     ayez en vous les dispositions qui sont dans le Christ Jésus :      Le Christ Jésus,     ayant la condition de Dieu, ne retint pas jalousement le rang qui l’égalait à Dieu.      Mais il s’est anéanti, prenant la condition de serviteur, devenant semblable aux hommes.  Reconnu homme à son aspect,         il s’est abaissé, devenant obéissant jusqu’à la mort, et la mort de la croix.      C’est pourquoi Dieu l’a exalté : il l’a doté du Nom qui est au-dessus de tout nom,      afin qu’au nom de Jésus tout genou fléchisse au ciel, sur terre et aux enfers,      et que toute langue proclame : « Jésus Christ est Seigneur » à la gloire de Dieu le Père.              – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 21 (22), 26b-27, 28-29, 31-32)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Devant ceux qui te craignent, je tiendrai mes promesses. Les pauvres mangeront : ils seront rassasiés ; ils loueront le Seigneur, ceux qui le cherchent. « À vous, toujours, la vie et la joie ! » La terre entière se souviendra et reviendra vers le Seigneur, chaque famille de nations se prosternera devant lui : « Oui, au Seigneur la royauté, le pouvoir sur les nations ! » Et moi, je vis pour lui : ma descendance le servira ; on annoncera le Seigneur aux générations à venir. On proclamera sa justice au peuple qui va naître : Voilà son œuvre !
+        <w:t xml:space="preserve">Devant ceux qui te craignent, je tiendrai mes promesses. Les pauvres mangeront : ils seront rassasiés ; ils loueront le Seigneur, ceux qui le cherchent. « À vous, toujours, la vie et la joie ! »  La terre entière se souviendra et reviendra vers le Seigneur, chaque famille de nations se prosternera devant lui : « Oui, au Seigneur la royauté, le pouvoir sur les nations ! »  Et moi, je vis pour lui : ma descendance le servira ; on annoncera le Seigneur aux générations à venir. On proclamera sa justice au peuple qui va naître : Voilà son œuvre !
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Lc 14, 15-24)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, au cours du repas chez un chef des pharisiens, en entendant parler Jésus, un des convives lui dit : « Heureux celui qui participera au repas dans le royaume de Dieu ! » Jésus lui dit : « Un homme donnait un grand dîner, et il avait invité beaucoup de monde. À l’heure du dîner, il envoya son serviteur dire aux invités : “Venez, tout est prêt.” Mais ils se mirent tous, unanimement, à s’excuser. Le premier lui dit : “J’ai acheté un champ, et je suis obligé d’aller le voir ; je t’en prie, excuse-moi.” Un autre dit : “J’ai acheté cinq paires de bœufs, et je pars les essayer ; je t’en prie, excuse-moi.” Un troisième dit : “Je viens de me marier, et c’est pourquoi je ne peux pas venir.” De retour, le serviteur rapporta ces paroles à son maître. Alors, pris de colère, le maître de maison dit à son serviteur : “Dépêche-toi d’aller sur les places et dans les rues de la ville ; les pauvres, les estropiés, les aveugles et les boiteux, amène-les ici.” Le serviteur revint lui dire : “Maître, ce que tu as ordonné est exécuté, et il reste encore de la place.” Le maître dit alors au serviteur : “Va sur les routes et dans les sentiers, et fais entrer les gens de force, afin que ma maison soit remplie. Car, je vous le dis, aucun de ces hommes qui avaient été invités ne goûtera de mon dîner.” » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là, au cours du repas chez un chef des pharisiens,     en entendant parler Jésus, un des convives lui dit : « Heureux celui qui participera au repas dans le royaume de Dieu ! »     Jésus lui dit : « Un homme donnait un grand dîner, et il avait invité beaucoup de monde.     À l’heure du dîner, il envoya son serviteur dire aux invités : “Venez, tout est prêt.”     Mais ils se mirent tous, unanimement, à s’excuser. Le premier lui dit : “J’ai acheté un champ, et je suis obligé d’aller le voir ; je t’en prie, excuse-moi.”     Un autre dit : “J’ai acheté cinq paires de bœufs, et je pars les essayer ; je t’en prie, excuse-moi.”     Un troisième dit : “Je viens de me marier, et c’est pourquoi je ne peux pas venir.”     De retour, le serviteur rapporta ces paroles à son maître. Alors, pris de colère, le maître de maison dit à son serviteur : “Dépêche-toi d’aller sur les places et dans les rues de la ville ; les pauvres, les estropiés, les aveugles et les boiteux, amène-les ici.”     Le serviteur revint lui dire : “Maître, ce que tu as ordonné est exécuté, et il reste encore de la place.”     Le maître dit alors au serviteur : “Va sur les routes et dans les sentiers, et fais entrer les gens de force, afin que ma maison soit remplie.     Car, je vous le dis, aucun de ces hommes qui avaient été invités ne goûtera de mon dîner.” »              – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>