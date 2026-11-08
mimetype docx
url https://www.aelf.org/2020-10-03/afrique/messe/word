--- v0 (2025-10-20)
+++ v1 (2026-11-08)
@@ -8,118 +8,118 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
-        <w:t>samedi  3 octobre 2020
+        <w:t>samedi 3 octobre 2020
 samedi, 26ème Semaine du Temps Ordinaire
 de la férie
 </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Jb 42, 1-3.5-6.12-17)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Job s’adressa au Seigneur et dit : « Je sais que tu peux tout et que nul projet pour toi n’est impossible. Quel est celui qui déforme tes plans sans rien y connaître ? De fait, j’ai parlé, sans les comprendre, de merveilles hors de ma portée, dont je ne savais rien. C’est par ouï-dire que je te connaissais, mais maintenant mes yeux t’ont vu. C’est pourquoi je me rétracte et me repens sur la poussière et sur la cendre. » Le Seigneur bénit la nouvelle situation de Job plus encore que l’ancienne. Job posséda quatorze mille moutons et six mille chameaux, mille paires de bœufs et mille ânesses. Il eut encore sept fils et trois filles. Il nomma la première Colombe, la deuxième Fleur-de-Laurier, et la troisième Ombre-du-regard. On ne trouvait pas dans tout le pays de femmes aussi belles que les filles de Job. Leur père leur donna une part d’héritage avec leurs frères. Après cela, Job vécut encore cent quarante ans, et il vit ses fils et les fils de ses fils : quatre générations. Et Job mourut âgé, rassasié de jours. – Parole du Seigneur.
+        <w:t xml:space="preserve">    Job s’adressa au Seigneur et dit :     « Je sais que tu peux tout et que nul projet pour toi n’est impossible.     Quel est celui qui déforme tes plans sans rien y connaître ? De fait, j’ai parlé, sans les comprendre, de merveilles hors de ma portée, dont je ne savais rien.     C’est par ouï-dire que je te connaissais, mais maintenant mes yeux t’ont vu.     C’est pourquoi je me rétracte et me repens sur la poussière et sur la cendre. »      Le Seigneur bénit la nouvelle situation de Job plus encore que l’ancienne. Job posséda quatorze mille moutons et six mille chameaux, mille paires de bœufs et mille ânesses.     Il eut encore sept fils et trois filles.     Il nomma la première Colombe, la deuxième Fleur-de-Laurier, et la troisième Ombre-du-regard.     On ne trouvait pas dans tout le pays de femmes aussi belles que les filles de Job. Leur père leur donna une part d’héritage avec leurs frères.     Après cela, Job vécut encore cent quarante ans, et il vit ses fils et les fils de ses fils : quatre générations.     Et Job mourut âgé, rassasié de jours.              – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 118 (119), 66.71, 75.91, 125.130)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Apprends-moi à bien saisir, à bien juger : je me fie à tes volontés. C’est pour mon bien que j’ai souffert, ainsi, ai-je appris tes commandements. Seigneur, je le sais, tes décisions sont justes ; tu es fidèle quand tu m’éprouves. Jusqu’à ce jour, le monde tient par tes décisions : toute chose est ta servante. Je suis ton serviteur, éclaire-moi : je connaîtrai tes exigences. Déchiffrer ta parole illumine et les simples comprennent.
+        <w:t xml:space="preserve">Apprends-moi à bien saisir, à bien juger : je me fie à tes volontés. C’est pour mon bien que j’ai souffert, ainsi, ai-je appris tes commandements.  Seigneur, je le sais, tes décisions sont justes ; tu es fidèle quand tu m’éprouves. Jusqu’à ce jour, le monde tient par tes décisions : toute chose est ta servante.  Je suis ton serviteur, éclaire-moi : je connaîtrai tes exigences. Déchiffrer ta parole illumine et les simples comprennent.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Lc 10, 17-24)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, les 72 disciples que Jésus avait envoyés revinrent tout joyeux, en disant : « Seigneur, même les démons nous sont soumis en ton nom. » Jésus leur dit : « Je regardais Satan tomber du ciel comme l’éclair. Voici que je vous ai donné le pouvoir d’écraser serpents et scorpions, et sur toute la puissance de l’Ennemi : absolument rien ne pourra vous nuire. Toutefois, ne vous réjouissez pas parce que les esprits vous sont soumis ; mais réjouissez-vous parce que vos noms se trouvent inscrits dans les cieux. » À l’heure même, Jésus exulta de joie sous l’action de l’Esprit Saint, et il dit : « Père, Seigneur du ciel et de la terre, je proclame ta louange : ce que tu as caché aux sages et aux savants, tu l’as révélé aux tout-petits. Oui, Père, tu l’as voulu ainsi dans ta bienveillance. Tout m’a été remis par mon Père. Personne ne connaît qui est le Fils, sinon le Père ; et personne ne connaît qui est le Père, sinon le Fils et celui à qui le Fils veut le révéler. » Puis il se tourna vers ses disciples et leur dit en particulier : « Heureux les yeux qui voient ce que vous voyez ! Car, je vous le déclare : beaucoup de prophètes et de rois ont voulu voir ce que vous-mêmes voyez, et ne l’ont pas vu, entendre ce que vous entendez, et ne l’ont pas entendu. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là,     les 72 disciples que Jésus avait envoyés revinrent tout joyeux, en disant : « Seigneur, même les démons nous sont soumis en ton nom. »     Jésus leur dit : « Je regardais Satan tomber du ciel comme l’éclair.     Voici que je vous ai donné le pouvoir d’écraser serpents et scorpions, et sur toute la puissance de l’Ennemi : absolument rien ne pourra vous nuire.     Toutefois, ne vous réjouissez pas parce que les esprits vous sont soumis ; mais réjouissez-vous parce que vos noms se trouvent inscrits dans les cieux. »      À l’heure même, Jésus exulta de joie sous l’action de l’Esprit Saint, et il dit : « Père, Seigneur du ciel et de la terre, je proclame ta louange : ce que tu as caché aux sages et aux savants, tu l’as révélé aux tout-petits. Oui, Père, tu l’as voulu ainsi dans ta bienveillance.     Tout m’a été remis par mon Père. Personne ne connaît qui est le Fils, sinon le Père ; et personne ne connaît qui est le Père, sinon le Fils et celui à qui le Fils veut le révéler. »      Puis il se tourna vers ses disciples et leur dit en particulier : « Heureux les yeux qui voient ce que vous voyez !     Car, je vous le déclare : beaucoup de prophètes et de rois ont voulu voir ce que vous-mêmes voyez, et ne l’ont pas vu, entendre ce que vous entendez, et ne l’ont pas entendu. »              – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>