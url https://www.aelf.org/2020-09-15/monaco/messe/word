--- v0 (2025-10-30)
+++ v1 (2026-11-05)
@@ -39,87 +39,87 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (1 Co 12, 12-14.27-31a)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Frères, prenons une comparaison : le corps ne fait qu’un, il a pourtant plusieurs membres ; et tous les membres, malgré leur nombre, ne forment qu’un seul corps. Il en est ainsi pour le Christ. C’est dans un unique Esprit, en effet, que nous tous, Juifs ou païens, esclaves ou hommes libres, nous avons été baptisés pour former un seul corps. Tous, nous avons été désaltérés par un unique Esprit. Le corps humain se compose non pas d’un seul, mais de plusieurs membres. Or, vous êtes corps du Christ et, chacun pour votre part, vous êtes membres de ce corps. Parmi ceux que Dieu a placés ainsi dans l’Église, il y a premièrement des apôtres, deuxièmement des prophètes, troisièmement ceux qui ont charge d’enseigner ; ensuite, il y a les miracles, puis les dons de guérison, d’assistance, de gouvernement, le don de parler diverses langues mystérieuses. Tout le monde évidemment n’est pas apôtre, tout le monde n’est pas prophète, ni chargé d’enseigner ; tout le monde n’a pas à faire des miracles, à guérir, à dire des paroles mystérieuses, ou à les interpréter. Recherchez donc avec ardeur les dons les plus grands. – Parole du Seigneur.
+        <w:t xml:space="preserve">Frères,     prenons une comparaison : le corps ne fait qu’un, il a pourtant plusieurs membres ; et tous les membres, malgré leur nombre, ne forment qu’un seul corps. Il en est ainsi pour le Christ.     C’est dans un unique Esprit, en effet, que nous tous, Juifs ou païens, esclaves ou hommes libres, nous avons été baptisés pour former un seul corps. Tous, nous avons été désaltérés par un unique Esprit.     Le corps humain se compose non pas d’un seul, mais de plusieurs membres.     Or, vous êtes corps du Christ et, chacun pour votre part, vous êtes membres de ce corps.      Parmi ceux que Dieu a placés ainsi dans l’Église, il y a premièrement des apôtres, deuxièmement des prophètes, troisièmement ceux qui ont charge d’enseigner ; ensuite, il y a les miracles, puis les dons de guérison, d’assistance, de gouvernement, le don de parler diverses langues mystérieuses.     Tout le monde évidemment n’est pas apôtre, tout le monde n’est pas prophète, ni chargé d’enseigner ; tout le monde n’a pas à faire des miracles,     à guérir, à dire des paroles mystérieuses, ou à les interpréter.     Recherchez donc avec ardeur les dons les plus grands.              – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 99 (100), 1-2, 3, 4, 5)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Acclamez le Seigneur, terre entière, servez le Seigneur dans l’allégresse, venez à lui avec des chants de joie ! Reconnaissez que le Seigneur est Dieu : il nous a faits, et nous sommes à lui, nous, son peuple, son troupeau. Venez dans sa maison lui rendre grâce, dans sa demeure chanter ses louanges ; rendez-lui grâce et bénissez son nom ! Oui, le Seigneur est bon, éternel est son amour, sa fidélité demeure d’âge en âge.
+        <w:t xml:space="preserve">Acclamez le Seigneur, terre entière, servez le Seigneur dans l’allégresse, venez à lui avec des chants de joie !  Reconnaissez que le Seigneur est Dieu : il nous a faits, et nous sommes à lui, nous, son peuple, son troupeau.  Venez dans sa maison lui rendre grâce, dans sa demeure chanter ses louanges ; rendez-lui grâce et bénissez son nom !  Oui, le Seigneur est bon, éternel est son amour, sa fidélité demeure d’âge en âge.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Stabat Mater. Jn 19, 25-27)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Près de la croix de Jésus se tenaient sa mère et la sœur de sa mère, Marie, femme de Cléophas, et Marie Madeleine. Jésus, voyant sa mère, et près d’elle le disciple qu’il aimait, dit à sa mère : « Femme, voici ton fils. » Puis il dit au disciple : « Voici ta mère. » Et à partir de cette heure-là, le disciple la prit chez lui. – Acclamons la Parole de Dieu. OU BIEN « Ton cœur sera transpercé par une épée » Évangile de Jésus Christ selon saint Luc (Lc 2, 33-35) En ce temps-là, lorsqu’ils présentèrent Jésus au Temple, le père et la mère de l’enfant s’étonnaient de ce qui était dit de lui. Syméon les bénit, puis il dit à Marie sa mère : « Voici que cet enfant provoquera la chute et le relèvement de beaucoup en Israël. Il sera un signe de contradiction – et toi, ton âme sera traversée d’un glaive – : ainsi seront dévoilées les pensées qui viennent du cœur d’un grand nombre. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">Près de la croix de Jésus se tenaient sa mère et la sœur de sa mère, Marie, femme de Cléophas, et Marie Madeleine.   Jésus, voyant sa mère, et près d’elle le disciple qu’il aimait, dit à sa mère : « Femme, voici ton fils. »   Puis il dit au disciple : « Voici ta mère. » Et à partir de cette heure-là, le disciple la prit chez lui.            – Acclamons la Parole de Dieu.  OU BIEN                                       « Ton cœur sera transpercé par une épée »  Évangile de Jésus Christ selon saint Luc (Lc 2, 33-35)  En ce temps-là, lorsqu’ils présentèrent Jésus au Temple,   le père et la mère de l’enfant s’étonnaient de ce qui était dit de lui.   Syméon les bénit, puis il dit à Marie sa mère : « Voici que cet enfant provoquera la chute et le relèvement de beaucoup en Israël. Il sera un signe de contradiction   – et toi, ton âme sera traversée d’un glaive – : ainsi seront dévoilées les pensées qui viennent du cœur d’un grand nombre. »            – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>