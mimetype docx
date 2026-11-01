--- v0 (2025-10-14)
+++ v1 (2026-11-01)
@@ -8,135 +8,135 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
-        <w:t>dimanche  6 septembre 2020
+        <w:t>dimanche 6 septembre 2020
 23ème dimanche du Temps Ordinaire
 </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Ez 33, 7-9)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">La parole du Seigneur me fut adressée : « Fils d’homme, je fais de toi un guetteur pour la maison d’Israël. Lorsque tu entendras une parole de ma bouche, tu les avertiras de ma part. Si je dis au méchant : ‘Tu vas mourir’, et que tu ne l’avertisses pas, si tu ne lui dis pas d’abandonner sa conduite mauvaise, lui, le méchant, mourra de son péché, mais à toi, je demanderai compte de son sang. Au contraire, si tu avertis le méchant d’abandonner sa conduite, et qu’il ne s’en détourne pas, lui mourra de son péché, mais toi, tu auras sauvé ta vie. » – Parole du Seigneur.
+        <w:t xml:space="preserve">La parole du Seigneur me fut adressée :     « Fils d’homme, je fais de toi un guetteur pour la maison d’Israël. Lorsque tu entendras une parole de ma bouche, tu les avertiras de ma part.     Si je dis au méchant : ‘Tu vas mourir’, et que tu ne l’avertisses pas, si tu ne lui dis pas d’abandonner sa conduite mauvaise, lui, le méchant, mourra de son péché, mais à toi, je demanderai compte de son sang.     Au contraire, si tu avertis le méchant d’abandonner sa conduite, et qu’il ne s’en détourne pas, lui mourra de son péché, mais toi, tu auras sauvé ta vie. »      – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 94 (95), 1-2, 6-7ab, 7d-8a.9)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Venez, crions de joie pour le Seigneur, acclamons notre Rocher, notre salut ! Allons jusqu’à lui en rendant grâce, par nos hymnes de fête acclamons-le ! Entrez, inclinez-vous, prosternez-vous, adorons le Seigneur qui nous a faits. Oui, il est notre Dieu ; nous sommes le peuple qu’il conduit. Aujourd’hui écouterez-vous sa parole ? « Ne fermez pas votre cœur comme au désert, où vos pères m’ont tenté et provoqué, et pourtant ils avaient vu mon exploit. »
+        <w:t xml:space="preserve">Venez, crions de joie pour le Seigneur, acclamons notre Rocher, notre salut ! Allons jusqu’à lui en rendant grâce, par nos hymnes de fête acclamons-le !  Entrez, inclinez-vous, prosternez-vous, adorons le Seigneur qui nous a faits. Oui, il est notre Dieu ; nous sommes le peuple qu’il conduit.  Aujourd’hui écouterez-vous sa parole ? « Ne fermez pas votre cœur comme au désert, où vos pères m’ont tenté et provoqué, et pourtant ils avaient vu mon exploit. »
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Deuxième lecture (Rm 13, 8-10)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Frères, n’ayez de dette envers personne, sauf celle de l’amour mutuel, car celui qui aime les autres a pleinement accompli la Loi. La Loi dit : Tu ne commettras pas d’adultère, tu ne commettras pas de meurtre, tu ne commettras pas de vol, tu ne convoiteras pas. Ces commandements et tous les autres se résument dans cette parole : Tu aimeras ton prochain comme toi-même . L’amour ne fait rien de mal au prochain. Donc, le plein accomplissement de la Loi, c’est l’amour. – Parole du Seigneur.
+        <w:t xml:space="preserve">Frères,     n’ayez de dette envers personne, sauf celle de l’amour mutuel, car celui qui aime les autres a pleinement accompli la Loi.     La Loi dit :Tu ne commettras pas d’adultère, tu ne commettras pas de meurtre, tu ne commettras pas de vol, tu ne convoiteras pas. Ces commandements et tous les autres se résument dans cette parole :Tu aimeras ton prochain comme toi-même.     L’amour ne fait rien de mal au prochain.  Donc, le plein accomplissement de la Loi, c’est l’amour.      – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc5"/>
       <w:r>
         <w:t>Évangile (Mt 18, 15-20)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, Jésus disait à ses disciples : « Si ton frère a commis un péché contre toi, va lui faire des reproches seul à seul. S’il t’écoute, tu as gagné ton frère. S’il ne t’écoute pas, prends en plus avec toi une ou deux personnes afin que toute l’affaire soit réglée sur la parole de deux ou trois témoins. S’il refuse de les écouter, dis-le à l’assemblée de l’Église ; s’il refuse encore d’écouter l’Église, considère-le comme un païen et un publicain. Amen, je vous le dis : tout ce que vous aurez lié sur la terre sera lié dans le ciel, et tout ce que vous aurez délié sur la terre sera délié dans le ciel. Et pareillement, amen, je vous le dis, si deux d’entre vous sur la terre se mettent d’accord pour demander quoi que ce soit, ils l’obtiendront de mon Père qui est aux cieux. En effet, quand deux ou trois sont réunis en mon nom, je suis là, au milieu d’eux. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là, Jésus disait à ses disciples :     « Si ton frère a commis un péché contre toi, va lui faire des reproches seul à seul. S’il t’écoute, tu as gagné ton frère.     S’il ne t’écoute pas, prends en plus avec toi une ou deux personnes afin que toute l’affaire soit réglée sur la parole de deux ou trois témoins.     S’il refuse de les écouter, dis-le à l’assemblée de l’Église ; s’il refuse encore d’écouter l’Église, considère-le comme un païen et un publicain.     Amen, je vous le dis : tout ce que vous aurez lié sur la terre sera lié dans le ciel, et tout ce que vous aurez délié sur la terre sera délié dans le ciel.      Et pareillement, amen, je vous le dis, si deux d’entre vous sur la terre se mettent d’accord pour demander quoi que ce soit, ils l’obtiendront de mon Père qui est aux cieux.     En effet, quand deux ou trois sont réunis en mon nom, je suis là, au milieu d’eux. »      – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -217,50 +217,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>