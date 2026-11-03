--- v0 (2025-11-01)
+++ v1 (2026-11-03)
@@ -39,87 +39,87 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Ez 9, 1-7 ; 10, 18-22)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">J’entendis le Seigneur Dieu me crier d’une voix forte : « Ils sont tout proches, les châtiments de Jérusalem, et chacun tient à la main son arme de mort. » Alors six hommes s’avancèrent, venant de la porte supérieure, celle qui est du côté nord. Chacun tenait à la main son arme de destruction. Au milieu d’eux, un homme, vêtu de lin, portant à la ceinture une écritoire de scribe. Ils s’avancèrent, et s’arrêtèrent près de l’autel de bronze. La gloire du Dieu d’Israël s’éleva au-dessus des Kéroubim où elle reposait, et se dirigea vers le seuil de la maison du Seigneur. Alors le Seigneur appela l’homme vêtu de lin, portant à la ceinture une écritoire de scribe. Il lui dit : « Passe à travers la ville, à travers Jérusalem, et marque d’une croix au front ceux qui gémissent et qui se lamentent sur toutes les abominations qu’on y commet. » Puis j’entendis le Seigneur dire aux autres : « Passez derrière lui à travers la ville, et frappez. N’ayez pas un regard de pitié, n’épargnez personne : vieillards et jeunes gens, jeunes filles, enfants, femmes, tuez-les, exterminez-les. Mais tous ceux qui sont marqués au front, ne les touchez pas. Commencez l’extermination par mon sanctuaire. » Ils commencèrent donc par les vieillards qui adoraient les idoles à l’entrée de la maison du Seigneur. Le Seigneur ajouta : « Rendez impure cette Maison, emplissez les cours de cadavres, puis sortez ! » Ils sortirent donc et frappèrent à travers la ville. La gloire du Seigneur quitta le seuil de la Maison et s’arrêta au-dessus des Kéroubim. Ceux-ci déployèrent leurs ailes ; je les vis partir en s’élevant de terre, et les roues avec eux. Ils s’arrêtèrent à l’entrée de la porte orientale de la maison du Seigneur ; la gloire du Dieu d’Israël était au-dessus d’eux. C’étaient les Vivants que j’avais vus au-dessous du Dieu d’Israël, près du fleuve Kebar, et je reconnus que c’étaient des Kéroubim. Chacun avait quatre faces et quatre ailes, et une forme de mains humaines sous ses ailes. Leurs faces étaient semblables aux faces que j’avais vues près du fleuve Kebar ; tel était leur aspect. Chacun allait droit devant lui. – Parole du Seigneur.
+        <w:t xml:space="preserve">J’entendis le Seigneur Dieu me crier d’une voix forte : « Ils sont tout proches, les châtiments de Jérusalem, et chacun tient à la main son arme de mort. »     Alors six hommes s’avancèrent, venant de la porte supérieure, celle qui est du côté nord. Chacun tenait à la main son arme de destruction. Au milieu d’eux, un homme, vêtu de lin, portant à la ceinture une écritoire de scribe. Ils s’avancèrent, et s’arrêtèrent près de l’autel de bronze.     La gloire du Dieu d’Israël s’éleva au-dessus des Kéroubim où elle reposait, et se dirigea vers le seuil de la maison du Seigneur. Alors le Seigneur appela l’homme vêtu de lin, portant à la ceinture une écritoire de scribe.     Il lui dit : « Passe à travers la ville, à travers Jérusalem, et marque d’une croix au front ceux qui gémissent et qui se lamentent sur toutes les abominations qu’on y commet. »     Puis j’entendis le Seigneur dire aux autres : « Passez derrière lui à travers la ville, et frappez. N’ayez pas un regard de pitié, n’épargnez personne :     vieillards et jeunes gens, jeunes filles, enfants, femmes, tuez-les, exterminez-les. Mais tous ceux qui sont marqués au front, ne les touchez pas. Commencez l’extermination par mon sanctuaire. » Ils commencèrent donc par les vieillards qui adoraient les idoles à l’entrée de la maison du Seigneur.     Le Seigneur ajouta : « Rendez impure cette Maison, emplissez les cours de cadavres, puis sortez ! » Ils sortirent donc et frappèrent à travers la ville.      La gloire du Seigneur quitta le seuil de la Maison et s’arrêta au-dessus des Kéroubim.     Ceux-ci déployèrent leurs ailes ; je les vis partir en s’élevant de terre, et les roues avec eux. Ils s’arrêtèrent à l’entrée de la porte orientale de la maison du Seigneur ; la gloire du Dieu d’Israël était au-dessus d’eux.     C’étaient les Vivants que j’avais vus au-dessous du Dieu d’Israël, près du fleuve Kebar, et je reconnus que c’étaient des Kéroubim.     Chacun avait quatre faces et quatre ailes, et une forme de mains humaines sous ses ailes.     Leurs faces étaient semblables aux faces que j’avais vues près du fleuve Kebar ; tel était leur aspect. Chacun allait droit devant lui.              – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 112 (113), 1-2, 3-4, 5-6)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Louez, serviteurs du Seigneur, louez le nom du Seigneur ! Béni soit le nom du Seigneur, maintenant et pour les siècles des siècles ! Du levant au couchant du soleil, loué soit le nom du Seigneur ! Le Seigneur domine tous les peuples, sa gloire domine les cieux. Qui est semblable au Seigneur notre Dieu ? Lui, il siège là-haut. Mais il abaisse son regard vers le ciel et vers la terre.
+        <w:t xml:space="preserve">Louez, serviteurs du Seigneur, louez le nom du Seigneur ! Béni soit le nom du Seigneur, maintenant et pour les siècles des siècles !  Du levant au couchant du soleil, loué soit le nom du Seigneur ! Le Seigneur domine tous les peuples, sa gloire domine les cieux.  Qui est semblable au Seigneur notre Dieu ? Lui, il siège là-haut. Mais il abaisse son regard vers le ciel et vers la terre.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Mt 18, 15-20)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, Jésus disait à ses disciples : « Si ton frère a commis un péché contre toi, va lui faire des reproches seul à seul. S’il t’écoute, tu as gagné ton frère. S’il ne t’écoute pas, prends en plus avec toi une ou deux personnes afin que toute l’affaire soit réglée sur la parole de deux ou trois témoins. S’il refuse de les écouter, dis-le à l’assemblée de l’Église ; s’il refuse encore d’écouter l’Église, considère-le comme un païen et un publicain. Amen, je vous le dis : tout ce que vous aurez lié sur la terre sera lié dans le ciel, et tout ce que vous aurez délié sur la terre sera délié dans le ciel. Et pareillement, amen, je vous le dis, si deux d’entre vous sur la terre se mettent d’accord pour demander quoi que ce soit, ils l’obtiendront de mon Père qui est aux cieux. En effet, quand deux ou trois sont réunis en mon nom, je suis là, au milieu d’eux. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là, Jésus disait à ses disciples :     « Si ton frère a commis un péché contre toi, va lui faire des reproches seul à seul. S’il t’écoute, tu as gagné ton frère.     S’il ne t’écoute pas, prends en plus avec toi une ou deux personnes afin que toute l’affaire soit réglée sur la parole de deux ou trois témoins.     S’il refuse de les écouter, dis-le à l’assemblée de l’Église ; s’il refuse encore d’écouter l’Église, considère-le comme un païen et un publicain.     Amen, je vous le dis : tout ce que vous aurez lié sur la terre sera lié dans le ciel, et tout ce que vous aurez délié sur la terre sera délié dans le ciel.      Et pareillement, amen, je vous le dis, si deux d’entre vous sur la terre se mettent d’accord pour demander quoi que ce soit, ils l’obtiendront de mon Père qui est aux cieux.     En effet, quand deux ou trois sont réunis en mon nom, je suis là, au milieu d’eux. »              – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>