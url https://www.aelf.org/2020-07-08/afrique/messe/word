--- v0 (2025-10-15)
+++ v1 (2026-11-01)
@@ -8,118 +8,118 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
-        <w:t>mercredi  8 juillet 2020
+        <w:t>mercredi 8 juillet 2020
 mercredi, 14ème Semaine du Temps Ordinaire
 de la férie
 </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Os 10, 1-3.7-8.12)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Israël était une vigne luxuriante, qui portait beaucoup de fruit. Mais plus ses fruits se multipliaient, plus Israël multipliait les autels ; plus sa terre devenait belle, plus il embellissait les stèles des faux dieux. Son cœur est partagé ; maintenant il va expier : le Seigneur renversera ses autels ; les stèles, il les détruira. Maintenant Israël va dire : « Nous sommes privés de roi, car nous n’avons pas craint le Seigneur. Et si nous avions un roi, que pourrait-il faire pour nous ? » Ils ont disparu, Samarie et son roi, comme de l’écume à la surface de l’eau. Les lieux sacrés seront détruits, ils sont le crime, le péché d’Israël ; épines et ronces recouvriront leurs autels. Alors on dira aux montagnes : « Cachez-nous ! » et aux collines : « Tombez sur nous ! » Faites des semailles de justice, récoltez une moisson de fidélité, défrichez vos terres en friche. Il est temps de chercher le Seigneur, jusqu’à ce qu’il vienne répandre sur vous une pluie de justice. – Parole du Seigneur.
+        <w:t xml:space="preserve">     Israël était une vigne luxuriante, qui portait beaucoup de fruit. Mais plus ses fruits se multipliaient, plus Israël multipliait les autels ; plus sa terre devenait belle, plus il embellissait les stèles des faux dieux.     Son cœur est partagé ; maintenant il va expier : le Seigneur renversera ses autels ; les stèles, il les détruira.     Maintenant Israël va dire : « Nous sommes privés de roi, car nous n’avons pas craint le Seigneur. Et si nous avions un roi, que pourrait-il faire pour nous ? »     Ils ont disparu, Samarie et son roi, comme de l’écume à la surface de l’eau.     Les lieux sacrés seront détruits, ils sont le crime, le péché d’Israël ; épines et ronces recouvriront leurs autels. Alors on dira aux montagnes : « Cachez-nous ! » et aux collines : « Tombez sur nous ! »     Faites des semailles de justice, récoltez une moisson de fidélité, défrichez vos terres en friche. Il est temps de chercher le Seigneur, jusqu’à ce qu’il vienne répandre sur vous une pluie de justice.              – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 104 (105), 2-3, 4-5, 6-7)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Chantez et jouez pour lui, redites sans fin ses merveilles ; glorifiez-vous de son nom très saint : joie pour les cœurs qui cherchent Dieu ! Cherchez le Seigneur et sa puissance, recherchez sans trêve sa face ; souvenez-vous des merveilles qu’il a faites, de ses prodiges, des jugements qu’il prononça. Vous, la race d’Abraham son serviteur, les fils de Jacob, qu’il a choisis. Le Seigneur, c’est lui notre Dieu : ses jugements font loi pour l’univers.
+        <w:t xml:space="preserve">Chantez et jouez pour lui, redites sans fin ses merveilles ; glorifiez-vous de son nom très saint : joie pour les cœurs qui cherchent Dieu !  Cherchez le Seigneur et sa puissance, recherchez sans trêve sa face ; souvenez-vous des merveilles qu’il a faites, de ses prodiges, des jugements qu’il prononça.  Vous, la race d’Abraham son serviteur, les fils de Jacob, qu’il a choisis. Le Seigneur, c’est lui notre Dieu : ses jugements font loi pour l’univers.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Mt 10, 1-7)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, Jésus appela ses douze disciples et leur donna le pouvoir d’expulser les esprits impurs et de guérir toute maladie et toute infirmité. Voici les noms des douze Apôtres : le premier, Simon, nommé Pierre ; André son frère ; Jacques, fils de Zébédée, et Jean son frère ; Philippe et Barthélemy ; Thomas et Matthieu le publicain ; Jacques, fils d’Alphée, et Thaddée ; Simon le Zélote et Judas l’Iscariote, celui-là même qui le livra. Ces douze, Jésus les envoya en mission avec les instructions suivantes : « Ne prenez pas le chemin qui mène vers les nations païennes et n’entrez dans aucune ville des Samaritains. Allez plutôt vers les brebis perdues de la maison d’Israël. Sur votre route, proclamez que le royaume des Cieux est tout proche. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là,     Jésus appela ses douze disciples et leur donna le pouvoir d’expulser les esprits impurs et de guérir toute maladie et toute infirmité.     Voici les noms des douze Apôtres : le premier, Simon, nommé Pierre ; André son frère ; Jacques, fils de Zébédée, et Jean son frère ;     Philippe et Barthélemy ; Thomas et Matthieu le publicain ; Jacques, fils d’Alphée, et Thaddée ;     Simon le Zélote et Judas l’Iscariote, celui-là même qui le livra.     Ces douze, Jésus les envoya en mission avec les instructions suivantes : « Ne prenez pas le chemin qui mène vers les nations païennes et n’entrez dans aucune ville des Samaritains.     Allez plutôt vers les brebis perdues de la maison d’Israël.     Sur votre route, proclamez que le royaume des Cieux est tout proche. »              – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>