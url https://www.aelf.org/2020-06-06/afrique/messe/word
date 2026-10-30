--- v0 (2025-10-14)
+++ v1 (2026-10-30)
@@ -8,118 +8,118 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
-        <w:t>samedi  6 juin 2020
+        <w:t>samedi 6 juin 2020
 samedi, 9ème Semaine du Temps Ordinaire
 S. Norbert, évêque
 Mémoire facultative</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (2 Tm 4, 1-8)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bien-aimé, devant Dieu, et devant le Christ Jésus qui va juger les vivants et les morts, je t’en conjure, au nom de sa Manifestation et de son Règne : proclame la Parole, interviens à temps et à contretemps, dénonce le mal, fais des reproches, encourage, toujours avec patience et souci d’instruire. Un temps viendra où les gens ne supporteront plus l’enseignement de la saine doctrine ; mais, au gré de leurs caprices, ils iront se chercher une foule de maîtres pour calmer leur démangeaison d’entendre du nouveau. Ils refuseront d’entendre la vérité pour se tourner vers des récits mythologiques. Mais toi, en toute chose garde la mesure, supporte la souffrance, fais ton travail d’évangélisateur, accomplis jusqu’au bout ton ministère. Moi, en effet, je suis déjà offert en sacrifice, le moment de mon départ est venu. J’ai mené le bon combat, j’ai achevé ma course, j’ai gardé la foi. Je n’ai plus qu’à recevoir la couronne de la justice : le Seigneur, le juste juge, me la remettra en ce jour-là, et non seulement à moi, mais aussi à tous ceux qui auront désiré avec amour sa Manifestation glorieuse. – Parole du Seigneur.
+        <w:t xml:space="preserve">Bien-aimé,     devant Dieu, et devant le Christ Jésus qui va juger les vivants et les morts, je t’en conjure, au nom de sa Manifestation et de son Règne :     proclame la Parole, interviens à temps et à contretemps, dénonce le mal, fais des reproches, encourage, toujours avec patience et souci d’instruire.     Un temps viendra où les gens ne supporteront plus l’enseignement de la saine doctrine ; mais, au gré de leurs caprices, ils iront se chercher une foule de maîtres pour calmer leur démangeaison d’entendre du nouveau.     Ils refuseront d’entendre la vérité pour se tourner vers des récits mythologiques.     Mais toi, en toute chose garde la mesure, supporte la souffrance, fais ton travail d’évangélisateur, accomplis jusqu’au bout ton ministère.     Moi, en effet, je suis déjà offert en sacrifice, le moment de mon départ est venu.     J’ai mené le bon combat, j’ai achevé ma course, j’ai gardé la foi.     Je n’ai plus qu’à recevoir la couronne de la justice : le Seigneur, le juste juge, me la remettra en ce jour-là, et non seulement à moi, mais aussi à tous ceux qui auront désiré avec amour sa Manifestation glorieuse.              – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 70 (71), 8-9, 14-15ab, 16-17, 22)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Je n’avais que ta louange à la bouche, tout le jour, ta splendeur. Ne me rejette pas maintenant que j’ai vieilli ; alors que décline ma vigueur, ne m’abandonne pas. Et moi qui ne cesse d’espérer, j’ajoute encore à ta louange. Ma bouche annonce tout le jour tes actes de justice et de salut. Je revivrai les exploits du Seigneur en rappelant que ta justice est la seule. Mon Dieu, tu m’as instruit dès ma jeunesse, jusqu’à présent, j’ai proclamé tes merveilles. Et moi, je te rendrai grâce sur la harpe pour ta vérité, ô mon Dieu ! Je jouerai pour toi de ma cithare, Saint d’Israël !
+        <w:t xml:space="preserve">Je n’avais que ta louange à la bouche, tout le jour, ta splendeur. Ne me rejette pas maintenant que j’ai vieilli ; alors que décline ma vigueur, ne m’abandonne pas.  Et moi qui ne cesse d’espérer, j’ajoute encore à ta louange. Ma bouche annonce tout le jour tes actes de justice et de salut.  Je revivrai les exploits du Seigneur en rappelant que ta justice est la seule. Mon Dieu, tu m’as instruit dès ma jeunesse, jusqu’à présent, j’ai proclamé tes merveilles.  Et moi, je te rendrai grâce sur la harpe pour ta vérité, ô mon Dieu ! Je jouerai pour toi de ma cithare, Saint d’Israël !
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Mc 12, 38-44)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, dans son enseignement, Jésus disait : « Méfiez-vous des scribes, qui tiennent à se promener en vêtements d’apparat et qui aiment les salutations sur les places publiques, les sièges d’honneur dans les synagogues, et les places d’honneur dans les dîners. Ils dévorent les biens des veuves et, pour l’apparence, ils font de longues prières : ils seront d’autant plus sévèrement jugés. » Jésus s’était assis dans le Temple en face de la salle du trésor, et regardait comment la foule y mettait de l’argent. Beaucoup de riches y mettaient de grosses sommes. Une pauvre veuve s’avança et mit deux petites pièces de monnaie. Jésus appela ses disciples et leur déclara : « Amen, je vous le dis : cette pauvre veuve a mis dans le Trésor plus que tous les autres. Car tous, ils ont pris sur leur superflu, mais elle, elle a pris sur son indigence : elle a mis tout ce qu’elle possédait, tout ce qu’elle avait pour vivre. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là,     dans son enseignement, Jésus disait : « Méfiez-vous des scribes, qui tiennent à se promener en vêtements d’apparat et qui aiment les salutations sur les places publiques,     les sièges d’honneur dans les synagogues, et les places d’honneur dans les dîners.     Ils dévorent les biens des veuves et, pour l’apparence, ils font de longues prières : ils seront d’autant plus sévèrement jugés. »      Jésus s’était assis dans le Temple en face de la salle du trésor, et regardait comment la foule y mettait de l’argent. Beaucoup de riches y mettaient de grosses sommes.     Une pauvre veuve s’avança et mit deux petites pièces de monnaie.     Jésus appela ses disciples et leur déclara : « Amen, je vous le dis : cette pauvre veuve a mis dans le Trésor plus que tous les autres.     Car tous, ils ont pris sur leur superflu, mais elle, elle a pris sur son indigence : elle a mis tout ce qu’elle possédait, tout ce qu’elle avait pour vivre. »              – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>