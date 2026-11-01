--- v0 (2025-10-21)
+++ v1 (2026-11-01)
@@ -39,87 +39,87 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (1 R 11, 4-13)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Salomon vieillissait ; ses femmes le détournèrent vers d’autres dieux, et son cœur n’était plus tout entier au Seigneur, comme l’avait été celui de son père David. Salomon prit part au culte d’Astarté, la déesse des Sidoniens, et à celui de Milcom, l’horrible idole des Ammonites. Il fit ce qui est mal aux yeux du Seigneur, et il ne lui obéit pas aussi parfaitement que son père David. Il construisit alors, sur la montagne à l’est de Jérusalem, un lieu sacré pour Camosh, l’horrible idole de Moab, et un autre pour Milcom, l’horrible idole des Ammonites. Il en fit d’autres pour permettre à toutes ses femmes étrangères de brûler de l’encens et d’offrir des sacrifices à leurs dieux. Le Seigneur s’irrita contre Salomon parce qu’il s’était détourné du Seigneur Dieu d’Israël. Pourtant, celui-ci lui était apparu deux fois, et lui avait défendu de suivre d’autres dieux ; mais Salomon avait désobéi. Le Seigneur lui déclara : « Puisque tu t’es conduit de cette manière, puisque tu n’as pas gardé mon alliance ni observé mes décrets, je vais t’enlever le royaume et le donner à l’un de tes serviteurs. Seulement, à cause de ton père David, je ne ferai pas cela durant ta vie ; c’est de la main de ton fils que j’enlèverai le royaume. Et encore, je ne lui enlèverai pas tout, je laisserai une tribu à ton fils, à cause de mon serviteur David et de Jérusalem, la ville que j’ai choisie. » – Parole du Seigneur.
+        <w:t xml:space="preserve">Salomon vieillissait ; ses femmes le détournèrent vers d’autres dieux, et son cœur n’était plus tout entier au Seigneur, comme l’avait été celui de son père David.     Salomon prit part au culte d’Astarté, la déesse des Sidoniens, et à celui de Milcom, l’horrible idole des Ammonites.     Il fit ce qui est mal aux yeux du Seigneur, et il ne lui obéit pas aussi parfaitement que son père David.     Il construisit alors, sur la montagne à l’est de Jérusalem, un lieu sacré pour Camosh, l’horrible idole de Moab, et un autre pour Milcom, l’horrible idole des Ammonites.     Il en fit d’autres pour permettre à toutes ses femmes étrangères de brûler de l’encens et d’offrir des sacrifices à leurs dieux.     Le Seigneur s’irrita contre Salomon parce qu’il s’était détourné du Seigneur Dieu d’Israël. Pourtant, celui-ci lui était apparu deux fois,     et lui avait défendu de suivre d’autres dieux ; mais Salomon avait désobéi.     Le Seigneur lui déclara : « Puisque tu t’es conduit de cette manière, puisque tu n’as pas gardé mon alliance ni observé mes décrets, je vais t’enlever le royaume et le donner à l’un de tes serviteurs.     Seulement, à cause de ton père David, je ne ferai pas cela durant ta vie ; c’est de la main de ton fils que j’enlèverai le royaume.     Et encore, je ne lui enlèverai pas tout, je laisserai une tribu à ton fils, à cause de mon serviteur David et de Jérusalem, la ville que j’ai choisie. »              – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 105 (106), 3-4ab, 6.35, 36-37, 39-40)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Heureux qui pratique la justice, qui observe le droit en tout temps ! Souviens-toi de moi, Seigneur, dans ta bienveillance pour ton peuple. Avec nos pères, nous avons péché, nous avons failli et renié. Ils vont se mêler aux païens, ils apprennent leur manière d’agir. Alors ils servent leurs idoles, et pour eux c’est un piège : ils offrent leurs fils et leurs filles en sacrifice aux démons. De telles pratiques les souillent ; ils se prostituent par de telles actions. Et le Seigneur prend feu contre son peuple : ses héritiers lui font horreur.
+        <w:t xml:space="preserve">Heureux qui pratique la justice, qui observe le droit en tout temps ! Souviens-toi de moi, Seigneur, dans ta bienveillance pour ton peuple.  Avec nos pères, nous avons péché, nous avons failli et renié. Ils vont se mêler aux païens, ils apprennent leur manière d’agir.  Alors ils servent leurs idoles, et pour eux c’est un piège : ils offrent leurs fils et leurs filles en sacrifice aux démons.  De telles pratiques les souillent ; ils se prostituent par de telles actions. Et le Seigneur prend feu contre son peuple : ses héritiers lui font horreur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Mc 7, 24-30)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, Jésus partit et se rendit dans le territoire de Tyr. Il était entré dans une maison, et il ne voulait pas qu’on le sache, mais il ne put rester inaperçu : une femme entendit aussitôt parler de lui ; elle avait une petite fille possédée par un esprit impur ; elle vint se jeter à ses pieds. Cette femme était païenne, syro-phénicienne de naissance, et elle lui demandait d’expulser le démon hors de sa fille. Il lui disait : « Laisse d’abord les enfants se rassasier, car il n’est pas bien de prendre le pain des enfants et de le jeter aux petits chiens. » Mais elle lui répliqua : « Seigneur, les petits chiens, sous la table, mangent bien les miettes des petits enfants ! » Alors il lui dit : « À cause de cette parole, va : le démon est sorti de ta fille. » Elle rentra à la maison, et elle trouva l’enfant étendue sur le lit : le démon était sorti d’elle. – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">    En ce temps-là,     Jésus partit et se rendit dans le territoire de Tyr. Il était entré dans une maison, et il ne voulait pas qu’on le sache, mais il ne put rester inaperçu :     une femme entendit aussitôt parler de lui ; elle avait une petite fille possédée par un esprit impur ; elle vint se jeter à ses pieds.     Cette femme était païenne, syro-phénicienne de naissance, et elle lui demandait d’expulser le démon hors de sa fille.     Il lui disait : « Laisse d’abord les enfants se rassasier, car il n’est pas bien de prendre le pain des enfants et de le jeter aux petits chiens. »     Mais elle lui répliqua : « Seigneur, les petits chiens, sous la table, mangent bien les miettes des petits enfants ! » Alors il lui dit :     « À cause de cette parole, va : le démon est sorti de ta fille. »     Elle rentra à la maison, et elle trouva l’enfant étendue sur le lit : le démon était sorti d’elle.              – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>