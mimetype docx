--- v0 (2025-10-18)
+++ v1 (2026-10-31)
@@ -8,136 +8,136 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
-        <w:t>dimanche  1 décembre 2019
+        <w:t>dimanche 1 décembre 2019
 1er Dimanche de l'Avent
 de la férie
 </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Is 2, 1-5)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Parole d’Isaïe, – ce qu’il a vu au sujet de Juda et de Jérusalem. Il arrivera dans les derniers jours que la montagne de la maison du Seigneur se tiendra plus haut que les monts, s’élèvera au-dessus des collines. Vers elle afflueront toutes les nations et viendront des peuples nombreux. Ils diront : « Venez ! montons à la montagne du Seigneur, à la maison du Dieu de Jacob ! Qu’il nous enseigne ses chemins, et nous irons par ses sentiers. » Oui, la loi sortira de Sion, et de Jérusalem, la parole du Seigneur. Il sera juge entre les nations et l’arbitre de peuples nombreux. De leurs épées, ils forgeront des socs, et de leurs lances, des faucilles. Jamais nation contre nation ne lèvera l’épée ; ils n’apprendront plus la guerre. Venez, maison de Jacob ! Marchons à la lumière du Seigneur. – Parole du Seigneur.
+        <w:t xml:space="preserve">    Parole d’Isaïe, – ce qu’il a vu au sujet de Juda et de Jérusalem.      Il arrivera dans les derniers jours que la montagne de la maison du Seigneur se tiendra plus haut que les monts, s’élèvera au-dessus des collines. Vers elle afflueront toutes les nations     et viendront des peuples nombreux. Ils diront : « Venez ! montons à la montagne du Seigneur, à la maison du Dieu de Jacob ! Qu’il nous enseigne ses chemins, et nous irons par ses sentiers. » Oui, la loi sortira de Sion, et de Jérusalem, la parole du Seigneur.      Il sera juge entre les nations et l’arbitre de peuples nombreux. De leurs épées, ils forgeront des socs, et de leurs lances, des faucilles. Jamais nation contre nation ne lèvera l’épée ; ils n’apprendront plus la guerre.      Venez, maison de Jacob ! Marchons à la lumière du Seigneur.      – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 121 (122), 1-2, 3-4ab, 4cd-5, 6-7, 8-9)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Quelle joie quand on m’a dit : « Nous irons à la maison du Seigneur ! » Maintenant notre marche prend fin devant tes portes, Jérusalem ! Jérusalem, te voici dans tes murs : ville où tout ensemble ne fait qu’un ! C’est là que montent les tribus, les tribus du Seigneur. C’est là qu’Israël doit rendre grâce au nom du Seigneur. C’est là le siège du droit, le siège de la maison de David. Appelez le bonheur sur Jérusalem : « Paix à ceux qui t’aiment ! Que la paix règne dans tes murs, le bonheur dans tes palais ! » À cause de mes frères et de mes proches, je dirai : « Paix sur toi ! » À cause de la maison du Seigneur notre Dieu, je désire ton bien.
+        <w:t xml:space="preserve">Quelle joie quand on m’a dit : « Nous irons à la maison du Seigneur ! » Maintenant notre marche prend fin devant tes portes, Jérusalem !  Jérusalem, te voici dans tes murs : ville où tout ensemble ne fait qu’un ! C’est là que montent les tribus, les tribus du Seigneur.  C’est là qu’Israël doit rendre grâce au nom du Seigneur. C’est là le siège du droit, le siège de la maison de David.  Appelez le bonheur sur Jérusalem : « Paix à ceux qui t’aiment ! Que la paix règne dans tes murs, le bonheur dans tes palais ! »  À cause de mes frères et de mes proches, je dirai : « Paix sur toi ! » À cause de la maison du Seigneur notre Dieu, je désire ton bien.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Deuxième lecture (Rm 13, 11-14a)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Frères, vous le savez : c’est le moment, l’heure est déjà venue de sortir de votre sommeil. Car le salut est plus près de nous maintenant qu’à l’époque où nous sommes devenus croyants. La nuit est bientôt finie, le jour est tout proche. Rejetons les œuvres des ténèbres, revêtons-nous des armes de la lumière. Conduisons-nous honnêtement, comme on le fait en plein jour, sans orgies ni beuveries, sans luxure ni débauches, sans rivalité ni jalousie, mais revêtez-vous du Seigneur Jésus Christ. – Parole du Seigneur.
+        <w:t xml:space="preserve">Frères,     vous le savez : c’est le moment, l’heure est déjà venue de sortir de votre sommeil. Car le salut est plus près de nous maintenant qu’à l’époque où nous sommes devenus croyants.     La nuit est bientôt finie, le jour est tout proche. Rejetons les œuvres des ténèbres, revêtons-nous des armes de la lumière.     Conduisons-nous honnêtement, comme on le fait en plein jour, sans orgies ni beuveries, sans luxure ni débauches, sans rivalité ni jalousie,     mais revêtez-vous du Seigneur Jésus Christ.      – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc5"/>
       <w:r>
         <w:t>Évangile (Mt 24, 37-44)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, Jésus disait à ses disciples : « Comme il en fut aux jours de Noé, ainsi en sera-t-il lors de la venue du Fils de l’homme. En ces jours-là, avant le déluge, on mangeait et on buvait, on prenait femme et on prenait mari, jusqu’au jour où Noé entra dans l’arche ; les gens ne se sont doutés de rien, jusqu’à ce que survienne le déluge qui les a tous engloutis : telle sera aussi la venue du Fils de l’homme. Alors deux hommes seront aux champs : l’un sera pris, l’autre laissé. Deux femmes seront au moulin en train de moudre : l’une sera prise, l’autre laissée. Veillez donc, car vous ne savez pas quel jour votre Seigneur vient. Comprenez-le bien : si le maître de maison avait su à quelle heure de la nuit le voleur viendrait, il aurait veillé et n’aurait pas laissé percer le mur de sa maison. Tenez-vous donc prêts, vous aussi : c’est à l’heure où vous n’y penserez pas que le Fils de l’homme viendra. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">    En ce temps-là, Jésus disait à ses disciples :     « Comme il en fut aux jours de Noé, ainsi en sera-t-il lors de la venue du Fils de l’homme.     En ces jours-là, avant le déluge, on mangeait et on buvait, on prenait femme et on prenait mari, jusqu’au jour où Noé entra dans l’arche ;     les gens ne se sont doutés de rien, jusqu’à ce que survienne le déluge qui les a tous engloutis : telle sera aussi la venue du Fils de l’homme.     Alors deux hommes seront aux champs : l’un sera pris, l’autre laissé.     Deux femmes seront au moulin en train de moudre : l’une sera prise, l’autre laissée.     Veillez donc, car vous ne savez pas quel jour votre Seigneur vient.     Comprenez-le bien : si le maître de maison avait su à quelle heure de la nuit le voleur viendrait, il aurait veillé et n’aurait pas laissé percer le mur de sa maison.     Tenez-vous donc prêts, vous aussi : c’est à l’heure où vous n’y penserez pas que le Fils de l’homme viendra. »      – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -218,50 +218,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>