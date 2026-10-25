--- v0 (2025-10-14)
+++ v1 (2026-10-25)
@@ -39,87 +39,87 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Rm 8, 26-30)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Frères, l’Esprit Saint vient au secours de notre faiblesse, car nous ne savons pas prier comme il faut. L’Esprit lui-même intercède pour nous par des gémissements inexprimables. Et Dieu, qui scrute les cœurs, connaît les intentions de l’Esprit puisque c’est selon Dieu que l’Esprit intercède pour les fidèles. Nous le savons, quand les hommes aiment Dieu, lui-même fait tout contribuer à leur bien, puisqu'ils sont appelés selon le dessein de son amour. Ceux que, d’avance, il connaissait, il les a aussi destinés d’avance à être configurés à l’image de son Fils, pour que ce Fils soit le premier-né d’une multitude de frères. Ceux qu’il avait destinés d’avance, il les a aussi appelés ; ceux qu’il a appelés, il en a fait des justes ; et ceux qu’il a rendus justes, il leur a donné sa gloire. – Parole du Seigneur.
+        <w:t xml:space="preserve">Frères,     l’Esprit Saint vient au secours de notre faiblesse, car nous ne savons pas prier comme il faut. L’Esprit lui-même intercède pour nous par des gémissements inexprimables.     Et Dieu, qui scrute les cœurs, connaît les intentions de l’Esprit puisque c’est selon Dieu que l’Esprit intercède pour les fidèles.      Nous le savons, quand les hommes aiment Dieu, lui-même fait tout contribuer à leur bien, puisqu'ils sont appelés selon le dessein de son amour.     Ceux que, d’avance, il connaissait, il les a aussi destinés d’avance à être configurés à l’image de son Fils, pour que ce Fils soit le premier-né d’une multitude de frères.     Ceux qu’il avait destinés d’avance, il les a aussi appelés ; ceux qu’il a appelés, il en a fait des justes ; et ceux qu’il a rendus justes, il leur a donné sa gloire.              – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 12 (13), 4-5a, 5b-6)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Regarde, réponds-moi, Seigneur mon Dieu ! Donne la lumière à mes yeux, garde-moi du sommeil de la mort ; que l’adversaire ne crie pas : « Victoire ! » Que l’ennemi n’ait pas la joie de ma défaite ! Moi, je prends appui sur ton amour ; que mon cœur ait la joie de ton salut ! Je chanterai le Seigneur pour le bien qu’il m’a fait.
+        <w:t xml:space="preserve">Regarde, réponds-moi, Seigneur mon Dieu ! Donne la lumière à mes yeux, garde-moi du sommeil de la mort ; que l’adversaire ne crie pas : « Victoire ! »  Que l’ennemi n’ait pas la joie de ma défaite ! Moi, je prends appui sur ton amour ; que mon cœur ait la joie de ton salut ! Je chanterai le Seigneur pour le bien qu’il m’a fait.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Lc 13, 22-30)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, tandis qu’il faisait route vers Jérusalem, Jésus traversait villes et villages en enseignant. Quelqu’un lui demanda : « Seigneur, n’y a-t-il que peu de gens qui soient sauvés ? » Jésus leur dit : « Efforcez-vous d’entrer par la porte étroite, car, je vous le déclare, beaucoup chercheront à entrer et n’y parviendront pas. Lorsque le maître de maison se sera levé pour fermer la porte, si vous, du dehors, vous vous mettez à frapper à la porte, en disant : “Seigneur, ouvre-nous”, il vous répondra : “Je ne sais pas d’où vous êtes.” Alors vous vous mettrez à dire : “Nous avons mangé et bu en ta présence, et tu as enseigné sur nos places.” Il vous répondra : “Je ne sais pas d’où vous êtes. Éloignez-vous de moi, vous tous qui commettez l’injustice.” Là, il y aura des pleurs et des grincements de dents, quand vous verrez Abraham, Isaac et Jacob, et tous les prophètes dans le royaume de Dieu, et que vous-mêmes, vous serez jetés dehors. Alors on viendra de l’orient et de l’occident, du nord et du midi, prendre place au festin dans le royaume de Dieu. Oui, il y a des derniers qui seront premiers, et des premiers qui seront derniers. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là,     tandis qu’il faisait route vers Jérusalem, Jésus traversait villes et villages en enseignant.     Quelqu’un lui demanda : « Seigneur, n’y a-t-il que peu de gens qui soient sauvés ? » Jésus leur dit :     « Efforcez-vous d’entrer par la porte étroite, car, je vous le déclare, beaucoup chercheront à entrer et n’y parviendront pas.     Lorsque le maître de maison se sera levé pour fermer la porte, si vous, du dehors, vous vous mettez à frapper à la porte, en disant : “Seigneur, ouvre-nous”, il vous répondra : “Je ne sais pas d’où vous êtes.”     Alors vous vous mettrez à dire : “Nous avons mangé et bu en ta présence, et tu as enseigné sur nos places.”     Il vous répondra : “Je ne sais pas d’où vous êtes. Éloignez-vous de moi, vous tous qui commettez l’injustice.”     Là, il y aura des pleurs et des grincements de dents, quand vous verrez Abraham, Isaac et Jacob, et tous les prophètes dans le royaume de Dieu, et que vous-mêmes, vous serez jetés dehors.     Alors on viendra de l’orient et de l’occident, du nord et du midi, prendre place au festin dans le royaume de Dieu.     Oui, il y a des derniers qui seront premiers, et des premiers qui seront derniers. »              – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>