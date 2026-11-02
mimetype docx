--- v0 (2025-11-03)
+++ v1 (2026-11-02)
@@ -39,87 +39,87 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Ag 1, 15b – 2, 9)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">La deuxième année du règne de Darius, le vingt et unième jour du septième mois, la parole du Seigneur se fit entendre par l’intermédiaire du prophète Aggée : « Va parler à Zorobabel, fils de Salathiel, gouverneur de Juda, à Josué, fils de Josédeq, le grand prêtre, et au reste du peuple. Tu leur diras : Reste-t-il encore parmi vous quelqu’un qui ait vu cette Maison dans sa gloire première ? Eh bien ! Qu’est-ce que vous voyez maintenant ? N’est-elle pas devant vous réduite à rien ? Mais à présent, courage, Zorobabel ! – oracle du Seigneur. Courage, Josué fils de Josédeq, grand prêtre ! Courage, tout le peuple du pays ! – oracle du Seigneur. Au travail ! Je suis avec vous – oracle du Seigneur de l’univers –, selon l’engagement que j’ai pris envers vous à votre sortie d’Égypte. Mon esprit se tient au milieu de vous : Ne craignez pas ! Encore un peu de temps – déclare le Seigneur de l’univers –, et je vais ébranler le ciel et la terre, la mer et la terre ferme. Je vais mettre en branle toutes les nations, leurs trésors afflueront ici, et j’emplirai de gloire cette Maison – déclare le Seigneur de l’univers. L’argent est à moi, l’or est à moi – oracle du Seigneur de l’univers. La gloire future de cette Maison surpassera la première et dans ce lieu, je vous ferai don de la paix, – oracle du Seigneur de l’univers. » – Parole du Seigneur.
+        <w:t xml:space="preserve">La deuxième année du règne de Darius,     le vingt et unième jour du septième mois, la parole du Seigneur se fit entendre par l’intermédiaire du prophète Aggée :     « Va parler à Zorobabel, fils de Salathiel, gouverneur de Juda, à Josué, fils de Josédeq, le grand prêtre, et au reste du peuple. Tu leur diras :     Reste-t-il encore parmi vous quelqu’un qui ait vu cette Maison dans sa gloire première ? Eh bien ! Qu’est-ce que vous voyez maintenant ? N’est-elle pas devant vous réduite à rien ?     Mais à présent, courage, Zorobabel ! – oracle du Seigneur. Courage, Josué fils de Josédeq, grand prêtre ! Courage, tout le peuple du pays ! – oracle du Seigneur. Au travail ! Je suis avec vous – oracle du Seigneur de l’univers –,     selon l’engagement que j’ai pris envers vous à votre sortie d’Égypte. Mon esprit se tient au milieu de vous : Ne craignez pas !     Encore un peu de temps – déclare le Seigneur de l’univers –, et je vais ébranler le ciel et la terre, la mer et la terre ferme.     Je vais mettre en branle toutes les nations, leurs trésors afflueront ici, et j’emplirai de gloire cette Maison – déclare le Seigneur de l’univers.     L’argent est à moi, l’or est à moi – oracle du Seigneur de l’univers.     La gloire future de cette Maison surpassera la première et dans ce lieu, je vous ferai don de la paix, – oracle du Seigneur de l’univers. »              – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 42 (43), 1, 2, 3, 4)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rends-moi justice, ô mon Dieu, défends ma cause contre un peuple sans foi ; de l’homme qui ruse et trahit, libère-moi. C’est toi, Dieu, ma forteresse : pourquoi me rejeter ? Pourquoi vais-je assombri, pressé par l’ennemi ? Envoie ta lumière et ta vérité : qu’elles guident mes pas et me conduisent à ta montagne sainte, jusqu’en ta demeure. J’avancerai jusqu’à l’autel de Dieu, vers Dieu qui est toute ma joie ; je te rendrai grâce avec ma harpe, Dieu, mon Dieu !
+        <w:t xml:space="preserve">Rends-moi justice, ô mon Dieu, défends ma cause contre un peuple sans foi ; de l’homme qui ruse et trahit, libère-moi.  C’est toi, Dieu, ma forteresse : pourquoi me rejeter ? Pourquoi vais-je assombri, pressé par l’ennemi ?  Envoie ta lumière et ta vérité : qu’elles guident mes pas et me conduisent à ta montagne sainte, jusqu’en ta demeure.  J’avancerai jusqu’à l’autel de Dieu, vers Dieu qui est toute ma joie ; je te rendrai grâce avec ma harpe, Dieu, mon Dieu !
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Lc 9, 18-22)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce jour-là, Jésus était en prière à l’écart. Comme ses disciples étaient là, il les interrogea : « Au dire des foules, qui suis-je ? » Ils répondirent : « Jean le Baptiste ; mais pour d’autres, Élie ; et pour d’autres, un prophète d’autrefois qui serait ressuscité. » Jésus leur demanda : « Et vous, que dites-vous ? Pour vous, qui suis-je ? » Alors Pierre prit la parole et dit : « Le Christ, le Messie de Dieu. » Mais Jésus, avec autorité, leur défendit vivement de le dire à personne, et déclara : « Il faut que le Fils de l’homme souffre beaucoup, qu’il soit rejeté par les anciens, les grands prêtres et les scribes, qu’il soit tué, et que, le troisième jour, il ressuscite. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce jour-là, Jésus était en prière à l’écart. Comme ses disciples étaient là, il les interrogea : « Au dire des foules, qui suis-je ? »     Ils répondirent : « Jean le Baptiste ; mais pour d’autres, Élie ; et pour d’autres, un prophète d’autrefois qui serait ressuscité. »     Jésus leur demanda : « Et vous, que dites-vous ? Pour vous, qui suis-je ? » Alors Pierre prit la parole et dit : « Le Christ, le Messie de Dieu. »     Mais Jésus, avec autorité, leur défendit vivement de le dire à personne,     et déclara : « Il faut que le Fils de l’homme souffre beaucoup, qu’il soit rejeté par les anciens, les grands prêtres et les scribes, qu’il soit tué, et que, le troisième jour, il ressuscite. »              – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>