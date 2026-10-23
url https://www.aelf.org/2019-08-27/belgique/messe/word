--- v0 (2025-10-31)
+++ v1 (2026-10-23)
@@ -39,87 +39,87 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (1 Th 2, 1-8)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Frères, vous le savez bien vous-mêmes, notre venue chez vous n’a pas été inutile. Nous venions de souffrir et d’être outragés à Philippes, comme vous le savez ; nous avons cependant trouvé en notre Dieu pleine assurance pour vous annoncer, au prix de grandes luttes, l’Évangile de Dieu. Et quand nous vous exhortions, ce n’était pas avec des doctrines fausses, ni des motifs impurs, ni par ruse. En effet, pour nous confier l’Évangile, Dieu a éprouvé notre valeur, de sorte que nous parlons, non pas pour plaire aux hommes, mais à Dieu, lui qui met nos cœurs à l’épreuve. Jamais, nous n’avons eu un mot de flatterie, vous le savez, jamais de motifs intéressés, Dieu en est témoin ; jamais nous n’avons recherché la gloire qui vient des hommes, ni auprès de vous ni auprès d’autres personnes. Alors que nous aurions pu nous imposer en qualité d’apôtres du Christ, au contraire, nous avons été pleins de douceur avec vous, comme une mère qui entoure de soins ses nourrissons. Ayant pour vous une telle affection, nous aurions voulu vous donner non seulement l’Évangile de Dieu, mais jusqu’à nos propres vies, car vous nous étiez devenus très chers. – Parole du Seigneur.
+        <w:t xml:space="preserve">Frères, vous le savez bien vous-mêmes, notre venue chez vous n’a pas été inutile.     Nous venions de souffrir et d’être outragés à Philippes, comme vous le savez ; nous avons cependant trouvé en notre Dieu pleine assurance pour vous annoncer, au prix de grandes luttes, l’Évangile de Dieu.     Et quand nous vous exhortions, ce n’était pas avec des doctrines fausses, ni des motifs impurs, ni par ruse.     En effet, pour nous confier l’Évangile, Dieu a éprouvé notre valeur, de sorte que nous parlons, non pas pour plaire aux hommes, mais à Dieu, lui qui met nos cœurs à l’épreuve.     Jamais, nous n’avons eu un mot de flatterie, vous le savez, jamais de motifs intéressés, Dieu en est témoin ;     jamais nous n’avons recherché la gloire qui vient des hommes, ni auprès de vous ni auprès d’autres personnes.     Alors que nous aurions pu nous imposer en qualité d’apôtres du Christ, au contraire, nous avons été pleins de douceur avec vous, comme une mère qui entoure de soins ses nourrissons.     Ayant pour vous une telle affection, nous aurions voulu vous donner non seulement l’Évangile de Dieu, mais jusqu’à nos propres vies, car vous nous étiez devenus très chers.              – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 138 (139), 1-2, 3-4, 5-6)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tu me scrutes, Seigneur, et tu sais ! Tu sais quand je m’assois, quand je me lève ; de très loin, tu pénètres mes pensées. Que je marche ou me repose, tu le vois, tous mes chemins te sont familiers. Avant qu’un mot ne parvienne à mes lèvres, déjà, Seigneur, tu le sais. Tu me devances et me poursuis, tu m’enserres, tu as mis la main sur moi. Savoir prodigieux qui me dépasse, hauteur que je ne puis atteindre !
+        <w:t xml:space="preserve">Tu me scrutes, Seigneur, et tu sais ! Tu sais quand je m’assois, quand je me lève ; de très loin, tu pénètres mes pensées.  Que je marche ou me repose, tu le vois, tous mes chemins te sont familiers. Avant qu’un mot ne parvienne à mes lèvres, déjà, Seigneur, tu le sais.  Tu me devances et me poursuis, tu m’enserres, tu as mis la main sur moi. Savoir prodigieux qui me dépasse, hauteur que je ne puis atteindre !
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Mt 23, 23-26)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, Jésus disait : « Malheureux êtes-vous, scribes et pharisiens hypocrites, parce que vous payez la dîme sur la menthe, le fenouil et le cumin, mais vous avez négligé ce qui est le plus important dans la Loi : la justice, la miséricorde et la fidélité. Voilà ce qu’il fallait pratiquer sans négliger le reste. Guides aveugles ! Vous filtrez le moucheron, et vous avalez le chameau ! Malheureux êtes-vous, scribes et pharisiens hypocrites, parce que vous purifiez l’extérieur de la coupe et de l’assiette, mais l’intérieur est rempli de cupidité et d’intempérance ! Pharisien aveugle, purifie d’abord l’intérieur de la coupe, afin que l’extérieur aussi devienne pur. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là, Jésus disait :     « Malheureux êtes-vous, scribes et pharisiens hypocrites, parce que vous payez la dîme sur la menthe, le fenouil et le cumin, mais vous avez négligé ce qui est le plus important dans la Loi : la justice, la miséricorde et la fidélité. Voilà ce qu’il fallait pratiquer sans négliger le reste.     Guides aveugles ! Vous filtrez le moucheron, et vous avalez le chameau !      Malheureux êtes-vous, scribes et pharisiens hypocrites, parce que vous purifiez l’extérieur de la coupe et de l’assiette, mais l’intérieur est rempli de cupidité et d’intempérance !     Pharisien aveugle, purifie d’abord l’intérieur de la coupe, afin que l’extérieur aussi devienne pur. »              – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>