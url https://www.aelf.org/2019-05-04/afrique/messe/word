--- v0 (2025-11-04)
+++ v1 (2026-10-23)
@@ -8,118 +8,118 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
-        <w:t>samedi  4 mai 2019
+        <w:t>samedi 4 mai 2019
 samedi, 2ème Semaine du Temps Pascal
 de la Férie
 </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Ac  6, 1-7)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ces jours-là, comme le nombre des disciples augmentait, les frères de langue grecque récriminèrent contre ceux de langue hébraïque, parce que les veuves de leur groupe étaient désavantagées dans le service quotidien. Les Douze convoquèrent alors l’ensemble des disciples et leur dirent : « Il n’est pas bon que nous délaissions la parole de Dieu pour servir aux tables. Cherchez plutôt, frères, sept d’entre vous, des hommes qui soient estimés de tous, remplis d’Esprit Saint et de sagesse, et nous les établirons dans cette charge. En ce qui nous concerne, nous resterons assidus à la prière et au service de la Parole. » Ces propos plurent à tout le monde, et l’on choisit : Étienne, homme rempli de foi et d’Esprit Saint, Philippe, Procore, Nicanor, Timon, Parménas et Nicolas, un converti au judaïsme, originaire d’Antioche. On les présenta aux Apôtres, et après avoir prié, ils leur imposèrent les mains. La parole de Dieu était féconde, le nombre des disciples se multipliait fortement à Jérusalem, et une grande foule de prêtres juifs parvenaient à l’obéissance de la foi. – Parole du Seigneur.
+        <w:t xml:space="preserve">En ces jours-là, comme le nombre des disciples augmentait, les frères de langue grecque récriminèrent contre ceux de langue hébraïque, parce que les veuves de leur groupe étaient désavantagées dans le service quotidien. Les Douze convoquèrent alors l’ensemble des disciples et leur dirent : « Il n’est pas bon que nous délaissions la parole de Dieu pour servir aux tables. Cherchez plutôt, frères, sept d’entre vous, des hommes qui soient estimés de tous, remplis d’Esprit Saint et de sagesse, et nous les établirons dans cette charge. En ce qui nous concerne, nous resterons assidus à la prière et au service de la Parole. » Ces propos plurent à tout le monde, et l’on choisit : Étienne, homme rempli de foi et d’Esprit Saint, Philippe, Procore, Nicanor, Timon, Parménas et Nicolas, un converti au judaïsme, originaire d’Antioche. On les présenta aux Apôtres, et après avoir prié, ils leur imposèrent les mains. La parole de Dieu était féconde, le nombre des disciples se multipliait fortement à Jérusalem, et une grande foule de prêtres juifs parvenaient à l’obéissance de la foi.  – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (32 (33), 1-2, 4-5, 18-19)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Criez de joie pour le Seigneur, hommes justes ! Hommes droits, à vous la louange ! Rendez grâce au Seigneur sur la cithare, jouez pour lui sur la harpe à dix cordes. Oui, elle est droite, la parole du Seigneur ; il est fidèle en tout ce qu’il fait. Il aime le bon droit et la justice ; la terre est remplie de son amour. Dieu veille sur ceux qui le craignent, qui mettent leur espoir en son amour, pour les délivrer de la mort, les garder en vie aux jours de famine.
+        <w:t xml:space="preserve">Criez de joie pour le Seigneur, hommes justes ! Hommes droits, à vous la louange ! Rendez grâce au Seigneur sur la cithare, jouez pour lui sur la harpe à dix cordes.  Oui, elle est droite, la parole du Seigneur ; il est fidèle en tout ce qu’il fait. Il aime le bon droit et la justice ; la terre est remplie de son amour.  Dieu veille sur ceux qui le craignent, qui mettent leur espoir en son amour, pour les délivrer de la mort, les garder en vie aux jours de famine.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Jn 6, 16-21)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Le soir venu, les disciples de Jésus descendirent jusqu’à la mer. Ils s’embarquèrent pour gagner Capharnaüm, sur l’autre rive. C’était déjà les ténèbres, et Jésus n’avait pas encore rejoint les disciples. Un grand vent soufflait, et la mer était agitée. Les disciples avaient ramé sur une distance de vingt-cinq ou trente stades (c’est-à-dire environ cinq mille mètres), lorsqu’ils virent Jésus qui marchait sur la mer et se rapprochait de la barque. Alors, ils furent saisis de peur. Mais il leur dit : « C’est moi. N’ayez plus peur. » Les disciples voulaient le prendre dans la barque ; aussitôt, la barque toucha terre là où ils se rendaient. – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">Le soir venu, les disciples de Jésus descendirent jusqu’à la mer. Ils s’embarquèrent pour gagner Capharnaüm, sur l’autre rive. C’était déjà les ténèbres, et Jésus n’avait pas encore rejoint les disciples. Un grand vent soufflait, et la mer était agitée. Les disciples avaient ramé sur une distance de vingt-cinq ou trente stades (c’est-à-dire environ cinq mille mètres), lorsqu’ils virent Jésus qui marchait sur la mer et se rapprochait de la barque. Alors, ils furent saisis de peur. Mais il leur dit : « C’est moi. N’ayez plus peur. » Les disciples voulaient le prendre dans la barque ; aussitôt, la barque toucha terre là où ils se rendaient.  – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>