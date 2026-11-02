--- v0 (2025-10-21)
+++ v1 (2026-11-02)
@@ -8,118 +8,118 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
-        <w:t>mercredi  1 mai 2019
+        <w:t>mercredi 1 mai 2019
 mercredi, 2ème Semaine du Temps Pascal
 S. Joseph, travailleur
 Mémoire facultative</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Ac 5, 17-26)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ces jours-là, intervint le grand prêtre, ainsi que tout son entourage, c’est-à-dire le groupe des sadducéens, qui étaient remplis d’une ardeur jalouse pour la Loi. Ils mirent la main sur les Apôtres et les placèrent publiquement sous bonne garde. Mais, pendant la nuit, l’ange du Seigneur ouvrit les portes de la prison et les fit sortir. Il leur dit : « Partez, tenez-vous dans le Temple et là, dites au peuple toutes ces paroles de vie. » Ils l’écoutèrent ; dès l’aurore, ils entrèrent dans le Temple, et là, ils enseignaient. Alors arriva le grand prêtre, ainsi que son entourage. Ils convoquèrent le Conseil suprême, toute l’assemblée des anciens d’Israël, et ils envoyèrent chercher les Apôtres dans leur cachot. En arrivant, les gardes ne les trouvèrent pas à la prison. Ils revinrent donc annoncer : « Nous avons trouvé le cachot parfaitement verrouillé, et les gardes en faction devant les portes ; mais, quand nous avons ouvert, nous n’avons trouvé personne à l’intérieur. » Ayant entendu ce rapport, le commandant du Temple et les grands prêtres, tout perplexes, se demandaient ce qu’il adviendrait de cette affaire. Là-dessus, quelqu’un vient leur annoncer : « Les hommes que vous aviez mis en prison, voilà qu’ils se tiennent dans le Temple et enseignent le peuple ! » Alors, le commandant partit avec son escorte pour les ramener, mais sans violence, parce qu’ils avaient peur d’être lapidés par le peuple. – Parole du Seigneur.
+        <w:t xml:space="preserve">En ces jours-là, intervint le grand prêtre, ainsi que tout son entourage, c’est-à-dire le groupe des sadducéens, qui étaient remplis d’une ardeur jalouse pour la Loi. Ils mirent la main sur les Apôtres et les placèrent publiquement sous bonne garde. Mais, pendant la nuit, l’ange du Seigneur ouvrit les portes de la prison et les fit sortir. Il leur dit : « Partez, tenez-vous dans le Temple et là, dites au peuple toutes ces paroles de vie. » Ils l’écoutèrent ; dès l’aurore, ils entrèrent dans le Temple, et là, ils enseignaient. Alors arriva le grand prêtre, ainsi que son entourage. Ils convoquèrent le Conseil suprême, toute l’assemblée des anciens d’Israël, et ils envoyèrent chercher les Apôtres dans leur cachot. En arrivant, les gardes ne les trouvèrent pas à la prison. Ils revinrent donc annoncer : « Nous avons trouvé le cachot parfaitement verrouillé, et les gardes en faction devant les portes ; mais, quand nous avons ouvert, nous n’avons trouvé personne à l’intérieur. » Ayant entendu ce rapport, le commandant du Temple et les grands prêtres, tout perplexes, se demandaient ce qu’il adviendrait de cette affaire. Là-dessus, quelqu’un vient leur annoncer : « Les hommes que vous aviez mis en prison, voilà qu’ils se tiennent dans le Temple et enseignent le peuple ! » Alors, le commandant partit avec son escorte pour les ramener, mais sans violence, parce qu’ils avaient peur d’être lapidés par le peuple.  – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (33 (34), 2-3, 4-5, 6-7, 8-9)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Je bénirai le Seigneur en tout temps, sa louange sans cesse à mes lèvres. Je me glorifierai dans le Seigneur : que les pauvres m’entendent et soient en fête ! Magnifiez avec moi le Seigneur, exaltons tous ensemble son nom. Je cherche le Seigneur, il me répond : de toutes mes frayeurs, il me délivre. Qui regarde vers lui resplendira, sans ombre ni trouble au visage. Un pauvre crie ; le Seigneur entend : il le sauve de toutes ses angoisses. L’ange du Seigneur campe à l’entour pour libérer ceux qui le craignent. Goûtez et voyez : le Seigneur est bon ! Heureux qui trouve en lui son refuge !
+        <w:t xml:space="preserve">Je bénirai le Seigneur en tout temps, sa louange sans cesse à mes lèvres. Je me glorifierai dans le Seigneur : que les pauvres m’entendent et soient en fête !  Magnifiez avec moi le Seigneur, exaltons tous ensemble son nom. Je cherche le Seigneur, il me répond : de toutes mes frayeurs, il me délivre.  Qui regarde vers lui resplendira, sans ombre ni trouble au visage. Un pauvre crie ; le Seigneur entend : il le sauve de toutes ses angoisses.  L’ange du Seigneur campe à l’entour pour libérer ceux qui le craignent. Goûtez et voyez : le Seigneur est bon ! Heureux qui trouve en lui son refuge !
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Jn 3, 16-21)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, Jésus disait à Nicodème : « Dieu a tellement aimé le monde qu’il a donné son Fils unique, afin que quiconque croit en lui ne se perde pas, mais obtienne la vie éternelle. Car Dieu a envoyé son Fils dans le monde, non pas pour juger le monde, mais pour que, par lui, le monde soit sauvé. Celui qui croit en lui échappe au Jugement ; celui qui ne croit pas est déjà jugé, du fait qu’il n’a pas cru au nom du Fils unique de Dieu. Et le Jugement, le voici : la lumière est venue dans le monde, et les hommes ont préféré les ténèbres à la lumière, parce que leurs œuvres étaient mauvaises. Celui qui fait le mal déteste la lumière : il ne vient pas à la lumière, de peur que ses œuvres ne soient dénoncées ; mais celui qui fait la vérité vient à la lumière, pour qu’il soit manifeste que ses œuvres ont été accomplies en union avec Dieu. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là, Jésus disait à Nicodème : « Dieu a tellement aimé le monde qu’il a donné son Fils unique, afin que quiconque croit en lui ne se perde pas, mais obtienne la vie éternelle. Car Dieu a envoyé son Fils dans le monde, non pas pour juger le monde, mais pour que, par lui, le monde soit sauvé. Celui qui croit en lui échappe au Jugement ; celui qui ne croit pas est déjà jugé, du fait qu’il n’a pas cru au nom du Fils unique de Dieu. Et le Jugement, le voici : la lumière est venue dans le monde, et les hommes ont préféré les ténèbres à la lumière, parce que leurs œuvres étaient mauvaises. Celui qui fait le mal déteste la lumière : il ne vient pas à la lumière, de peur que ses œuvres ne soient dénoncées ; mais celui qui fait la vérité vient à la lumière, pour qu’il soit manifeste que ses œuvres ont été accomplies en union avec Dieu. »  – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>