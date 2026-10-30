--- v0 (2025-10-15)
+++ v1 (2026-10-30)
@@ -8,118 +8,118 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
-        <w:t>lundi  4 mars 2019
+        <w:t>lundi 4 mars 2019
 lundi, 8ème Semaine du Temps Ordinaire
 S. Casimir
 Mémoire facultative</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Si 17, 24-29)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">À ceux qui se repentent, Dieu ouvre le chemin du retour ; il réconforte ceux qui manquent de persévérance. Convertis-toi au Seigneur, et renonce à tes péchés ; mets-toi devant lui pour prier, et diminue tes occasions de chute. Reviens vers le Très-Haut et détourne-toi de l’injustice ; les actions abominables, déteste-les. Qui pourra célébrer le Très-Haut dans le séjour des morts, remplacer les vivants qui lui rendent gloire ? La louange est enlevée au mort puisqu’il n’est plus ; c’est le vivant, le bien-portant, qui célébrera le Seigneur. Qu’elle est grande, la miséricorde du Seigneur, qu’il est grand, son pardon pour ceux qui se convertissent à lui ! – Parole du Seigneur.
+        <w:t xml:space="preserve">À ceux qui se repentent, Dieu ouvre le chemin du retour ; il réconforte ceux qui manquent de persévérance. Convertis-toi au Seigneur, et renonce à tes péchés ; mets-toi devant lui pour prier, et diminue tes occasions de chute. Reviens vers le Très-Haut et détourne-toi de l’injustice ; les actions abominables, déteste-les. Qui pourra célébrer le Très-Haut dans le séjour des morts, remplacer les vivants qui lui rendent gloire ? La louange est enlevée au mort puisqu’il n’est plus ; c’est le vivant, le bien-portant, qui célébrera le Seigneur. Qu’elle est grande, la miséricorde du Seigneur, qu’il est grand, son pardon pour ceux qui se convertissent à lui !  – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 31 (32), 1-2, 5, 6, 7)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Heureux l’homme dont la faute est enlevée, et le péché remis ! Heureux l’homme dont le Seigneur ne retient pas l’offense, dont l’esprit est sans fraude ! Je t’ai fait connaître ma faute, je n’ai pas caché mes torts. J’ai dit : « Je rendrai grâce au Seigneur en confessant mes péchés. » Et toi, tu as enlevé l’offense de ma faute. Ainsi chacun des tiens te priera aux heures décisives ; même les eaux qui débordent ne peuvent l’atteindre. Tu es un refuge pour moi, mon abri dans la détresse ; de chants de délivrance, tu m’as entouré.
+        <w:t xml:space="preserve">Heureux l’homme dont la faute est enlevée, et le péché remis ! Heureux l’homme dont le Seigneur ne retient pas l’offense, dont l’esprit est sans fraude !  Je t’ai fait connaître ma faute, je n’ai pas caché mes torts. J’ai dit : « Je rendrai grâce au Seigneur en confessant mes péchés. »  Et toi, tu as enlevé l’offense de ma faute. Ainsi chacun des tiens te priera aux heures décisives ; même les eaux qui débordent ne peuvent l’atteindre.  Tu es un refuge pour moi, mon abri dans la détresse ; de chants de délivrance, tu m’as entouré.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Mc 10, 17-27)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, Jésus se mettait en route quand un homme accourut et, tombant à ses genoux, lui demanda : « Bon Maître, que dois-je faire pour avoir la vie éternelle en héritage ? » Jésus lui dit : « Pourquoi dire que je suis bon ? Personne n’est bon, sinon Dieu seul. Tu connais les commandements : Ne commets pas de meurtre, ne commets pas d’adultère, ne commets pas de vol, ne porte pas de faux témoignage, ne fais de tort à personne, honore ton père et ta mère. » L’homme répondit : « Maître, tout cela, je l’ai observé depuis ma jeunesse. » Jésus posa son regard sur lui, et il l’aima. Il lui dit : « Une seule chose te manque : va, vends ce que tu as et donne-le aux pauvres ; alors tu auras un trésor au ciel. Puis viens, suis-moi. » Mais lui, à ces mots, devint sombre et s’en alla tout triste, car il avait de grands biens. Alors Jésus regarda autour de lui et dit à ses disciples : « Comme il sera difficile à ceux qui possèdent des richesses d’entrer dans le royaume de Dieu ! » Les disciples étaient stupéfaits de ces paroles. Jésus reprenant la parole leur dit : « Mes enfants, comme il est difficile d’entrer dans le royaume de Dieu ! Il est plus facile à un chameau de passer par le trou d’une aiguille qu’à un riche d’entrer dans le royaume de Dieu. » De plus en plus déconcertés, les disciples se demandaient entre eux : « Mais alors, qui peut être sauvé ? » Jésus les regarde et dit : « Pour les hommes, c’est impossible, mais pas pour Dieu ; car tout est possible à Dieu. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là, Jésus se mettait en route quand un homme accourut et, tombant à ses genoux, lui demanda : « Bon Maître, que dois-je faire pour avoir la vie éternelle en héritage ? » Jésus lui dit : « Pourquoi dire que je suis bon ? Personne n’est bon, sinon Dieu seul. Tu connais les commandements :Ne commets pas de meurtre, ne commets pas d’adultère, ne commets pas de vol, ne porte pas de faux témoignage, ne fais de tort à personne, honore ton père et ta mère. » L’homme répondit : « Maître, tout cela, je l’ai observé depuis ma jeunesse. » Jésus posa son regard sur lui, et il l’aima. Il lui dit : « Une seule chose te manque : va, vends ce que tu as et donne-le aux pauvres ; alors tu auras un trésor au ciel. Puis viens, suis-moi. » Mais lui, à ces mots, devint sombre et s’en alla tout triste, car il avait de grands biens.  Alors Jésus regarda autour de lui et dit à ses disciples : « Comme il sera difficile à ceux qui possèdent des richesses d’entrer dans le royaume de Dieu ! » Les disciples étaient stupéfaits de ces paroles. Jésus reprenant la parole leur dit : « Mes enfants, comme il est difficile d’entrer dans le royaume de Dieu ! Il est plus facile à un chameau de passer par le trou d’une aiguille qu’à un riche d’entrer dans le royaume de Dieu. » De plus en plus déconcertés, les disciples se demandaient entre eux : « Mais alors, qui peut être sauvé ? » Jésus les regarde et dit : « Pour les hommes, c’est impossible, mais pas pour Dieu ; car tout est possible à Dieu. »  – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>