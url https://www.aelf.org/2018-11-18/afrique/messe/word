--- v0 (2025-10-25)
+++ v1 (2026-11-08)
@@ -39,105 +39,105 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Dn 12, 1-3)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là se lèvera Michel, le chef des anges, celui qui se tient auprès des fils de ton peuple. Car ce sera un temps de détresse comme il n’y en a jamais eu depuis que les nations existent, jusqu’à ce temps-ci. Mais en ce temps-ci, ton peuple sera délivré, tous ceux qui se trouveront inscrits dans le Livre. Beaucoup de gens qui dormaient dans la poussière de la terre s’éveilleront, les uns pour la vie éternelle, les autres pour la honte et la déchéance éternelles. Ceux qui ont l’intelligence resplendiront comme la splendeur du firmament, et ceux qui sont des maîtres de justice pour la multitude brilleront comme les étoiles pour toujours et à jamais. – Parole du Seigneur.
+        <w:t xml:space="preserve">    En ce temps-là se lèvera Michel, le chef des anges, celui qui se tient auprès des fils de ton peuple. Car ce sera un temps de détresse comme il n’y en a jamais eu depuis que les nations existent, jusqu’à ce temps-ci. Mais en ce temps-ci, ton peuple sera délivré, tous ceux qui se trouveront inscrits dans le Livre.     Beaucoup de gens qui dormaient dans la poussière de la terre s’éveilleront, les uns pour la vie éternelle, les autres pour la honte et la déchéance éternelles.     Ceux qui ont l’intelligence resplendiront comme la splendeur du firmament, et ceux qui sont des maîtres de justice pour la multitude brilleront comme les étoiles pour toujours et à jamais.      – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 15 (16), 5.8, 9-10, 11)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seigneur, mon partage et ma coupe : de toi dépend mon sort. Je garde le Seigneur devant moi sans relâche ; il est à ma droite : je suis inébranlable. Mon cœur exulte, mon âme est en fête, ma chair elle-même repose en confiance : tu ne peux m’abandonner à la mort ni laisser ton ami voir la corruption. Tu m’apprends le chemin de la vie : devant ta face, débordement de joie ! À ta droite, éternité de délices !
+        <w:t xml:space="preserve">Seigneur, mon partage et ma coupe : de toi dépend mon sort. Je garde le Seigneur devant moi sans relâche ; il est à ma droite : je suis inébranlable.  Mon cœur exulte, mon âme est en fête, ma chair elle-même repose en confiance : tu ne peux m’abandonner à la mort ni laisser ton ami voir la corruption.  Tu m’apprends le chemin de la vie : devant ta face, débordement de joie ! À ta droite, éternité de délices !
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Deuxième lecture (He 10, 11-14.18)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dans l’ancienne Alliance, tout prêtre, chaque jour, se tenait debout dans le Lieu saint pour le service liturgique, et il offrait à maintes reprises les mêmes sacrifices, qui ne peuvent jamais enlever les péchés. Jésus Christ, au contraire, après avoir offert pour les péchés un unique sacrifice, s’est assis pour toujours à la droite de Dieu. Il attend désormais que ses ennemis soient mis sous ses pieds. Par son unique offrande, il a mené pour toujours à leur perfection ceux qu’il sanctifie. Or, quand le pardon est accordé, on n’offre plus le sacrifice pour le péché. – Parole du Seigneur.
+        <w:t xml:space="preserve">Dans l’ancienne Alliance,     tout prêtre, chaque jour, se tenait debout dans le Lieu saint pour le service liturgique, et il offrait à maintes reprises les mêmes sacrifices, qui ne peuvent jamais enlever les péchés.      Jésus Christ, au contraire, après avoir offert pour les péchés un unique sacrifice, s’est assis pour toujours à la droite de Dieu.     Il attend désormais que ses ennemis soient mis sous ses pieds.     Par son unique offrande, il a mené pour toujours à leur perfection ceux qu’il sanctifie.      Or, quand le pardon est accordé, on n’offre plus le sacrifice pour le péché.      – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc5"/>
       <w:r>
         <w:t>Évangile (Mc 13, 24-32)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, Jésus parlait à ses disciples de sa venue : « En ces jours-là, après une grande détresse, le soleil s’obscurcira et la lune ne donnera plus sa clarté ; les étoiles tomberont du ciel, et les puissances célestes seront ébranlées. Alors on verra le Fils de l’homme venir dans les nuées avec grande puissance et avec gloire. Il enverra les anges pour rassembler les élus des quatre coins du monde, depuis l’extrémité de la terre jusqu’à l’extrémité du ciel. Laissez-vous instruire par la comparaison du figuier : dès que ses branches deviennent tendres et que sortent les feuilles, vous savez que l’été est proche. De même, vous aussi, lorsque vous verrez arriver cela, sachez que le Fils de l’homme est proche, à votre porte. Amen, je vous le dis : cette génération ne passera pas avant que tout cela n’arrive. Le ciel et la terre passeront, mes paroles ne passeront pas. Quant à ce jour et à cette heure-là, nul ne les connaît, pas même les anges dans le ciel, pas même le Fils, mais seulement le Père. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là, Jésus parlait à ses disciples de sa venue :     « En ces jours-là, après une grande détresse, le soleil s’obscurcira et la lune ne donnera plus sa clarté ;     les étoiles tomberont du ciel, et les puissances célestes seront ébranlées.     Alors on verra le Fils de l’homme venir dans les nuées avec grande puissance et avec gloire.     Il enverra les anges pour rassembler les élus des quatre coins du monde, depuis l’extrémité de la terre jusqu’à l’extrémité du ciel.      Laissez-vous instruire par la comparaison du figuier : dès que ses branches deviennent tendres et que sortent les feuilles, vous savez que l’été est proche.     De même, vous aussi, lorsque vous verrez arriver cela, sachez que le Fils de l’homme est proche, à votre porte.     Amen, je vous le dis : cette génération ne passera pas avant que tout cela n’arrive.     Le ciel et la terre passeront, mes paroles ne passeront pas.     Quant à ce jour et à cette heure-là, nul ne les connaît, pas même les anges dans le ciel, pas même le Fils, mais seulement le Père. »      – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -218,50 +218,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>