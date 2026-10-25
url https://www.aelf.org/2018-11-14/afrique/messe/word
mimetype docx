--- v0 (2025-11-03)
+++ v1 (2026-10-25)
@@ -39,87 +39,87 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Tt 3, 1-7)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bien-aimé, rappelle à tous qu’ils doivent être soumis aux gouvernants et aux autorités, qu’ils doivent leur obéir et être prêts à faire tout ce qui est bien ; qu’ils n’insultent personne, ne soient pas violents, mais bienveillants, montrant une douceur constante à l’égard de tous les hommes. Car nous aussi, autrefois, nous étions insensés, révoltés, égarés, esclaves de toutes sortes de convoitises et de plaisirs ; nous vivions dans la méchanceté et la jalousie, nous étions odieux et remplis de haine les uns pour les autres. Mais lorsque Dieu, notre Sauveur, a manifesté sa bonté et son amour pour les hommes, il nous a sauvés, non pas à cause de la justice de nos propres actes, mais par sa miséricorde. Par le bain du baptême, il nous a fait renaître et nous a renouvelés dans l’Esprit Saint. Cet Esprit, Dieu l’a répandu sur nous en abondance, par Jésus Christ notre Sauveur, afin que, rendus justes par sa grâce, nous devenions en espérance héritiers de la vie éternelle. – Parole du Seigneur.
+        <w:t xml:space="preserve">Bien-aimé,   rappelle à tous qu’ils doivent être soumis aux gouvernants et aux autorités, qu’ils doivent leur obéir et être prêts à faire tout ce qui est bien ;   qu’ils n’insultent personne, ne soient pas violents, mais bienveillants, montrant une douceur constante à l’égard de tous les hommes.   Car nous aussi, autrefois, nous étions insensés, révoltés, égarés, esclaves de toutes sortes de convoitises et de plaisirs ; nous vivions dans la méchanceté et la jalousie, nous étions odieux et remplis de haine les uns pour les autres.   Mais lorsque Dieu, notre Sauveur, a manifesté sa bonté et son amour pour les hommes,   il nous a sauvés, non pas à cause de la justice de nos propres actes, mais par sa miséricorde. Par le bain du baptême, il nous a fait renaître et nous a renouvelés dans l’Esprit Saint.   Cet Esprit, Dieu l’a répandu sur nous en abondance, par Jésus Christ notre Sauveur,   afin que, rendus justes par sa grâce, nous devenions en espérance héritiers de la vie éternelle.            – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (22 (23), 1-2a, 2b-3, 4, 5, 6)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Le Seigneur est mon berger : je ne manque de rien. Sur des prés d’herbe fraîche, il me fait reposer. Il me mène vers les eaux tranquilles et me fait revivre ; il me conduit par le juste chemin pour l’honneur de son nom. Si je traverse les ravins de la mort, je ne crains aucun mal, car tu es avec moi : ton bâton me guide et me rassure. Tu prépares la table pour moi devant mes ennemis ; tu répands le parfum sur ma tête, ma coupe est débordante. Grâce et bonheur m’accompagnent tous les jours de ma vie ; j’habiterai la maison du Seigneur pour la durée de mes jours.
+        <w:t xml:space="preserve">Le Seigneur est mon berger :    je ne manque de rien. Sur des prés d’herbe fraîche,    il me fait reposer.  Il me mène vers les eaux tranquilles    et me fait revivre ; il me conduit par le juste chemin    pour l’honneur de son nom.  Si je traverse les ravins de la mort,    je ne crains aucun mal, car tu es avec moi :    ton bâton me guide et me rassure.  Tu prépares la table pour moi    devant mes ennemis ; tu répands le parfum sur ma tête,    ma coupe est débordante.  Grâce et bonheur m’accompagnent    tous les jours de ma vie ; j’habiterai la maison du Seigneur    pour la durée de mes jours.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Lc 17, 11-19)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, Jésus, marchant vers Jérusalem, traversait la région située entre la Samarie et la Galilée. Comme il entrait dans un village, dix lépreux vinrent à sa rencontre. Ils s’arrêtèrent à distance et lui crièrent : « Jésus, maître, prends pitié de nous. » à cette vue, Jésus leur dit : « Allez vous montrer aux prêtres. » En cours de route, ils furent purifiés. L’un d’eux, voyant qu’il était guéri, revint sur ses pas, en glorifiant Dieu à pleine voix. Il se jeta face contre terre aux pieds de Jésus en lui rendant grâce. Or, c’était un Samaritain. Alors Jésus prit la parole en disant : « Tous les dix n’ont-ils pas été purifiés ? Les neuf autres, où sont-ils ? Il ne s’est trouvé parmi eux que cet étranger pour revenir sur ses pas et rendre gloire à Dieu ! » Jésus lui dit : « Relève-toi et va : ta foi t’a sauvé. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là,   Jésus, marchant vers Jérusalem, traversait la région située entre la Samarie et la Galilée.   Comme il entrait dans un village, dix lépreux vinrent à sa rencontre. Ils s’arrêtèrent à distance   et lui crièrent : « Jésus, maître, prends pitié de nous. »   à cette vue, Jésus leur dit : « Allez vous montrer aux prêtres. »  En cours de route, ils furent purifiés.   L’un d’eux, voyant qu’il était guéri, revint sur ses pas, en glorifiant Dieu à pleine voix.   Il se jeta face contre terre aux pieds de Jésus en lui rendant grâce. Or, c’était un Samaritain.   Alors Jésus prit la parole en disant : « Tous les dix n’ont-ils pas été purifiés ? Les neuf autres, où sont-ils ?   Il ne s’est trouvé parmi eux que cet étranger pour revenir sur ses pas et rendre gloire à Dieu ! »   Jésus lui dit : « Relève-toi et va : ta foi t’a sauvé. »     – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>