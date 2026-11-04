--- v0 (2025-10-20)
+++ v1 (2026-11-04)
@@ -8,136 +8,136 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
-        <w:t>dimanche  4 novembre 2018
+        <w:t>dimanche 4 novembre 2018
 dimanche, 31ème Semaine du Temps Ordinaire
 de la Férie
 </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Dt 6, 2-6)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Moïse disait au peuple : « Tu craindras le Seigneur ton Dieu. Tous les jours de ta vie, toi, ainsi que ton fils et le fils de ton fils, tu observeras tous ses décrets et ses commandements, que je te prescris aujourd’hui, et tu auras longue vie. Israël, tu écouteras, tu veilleras à mettre en pratique ce qui t’apportera bonheur et fécondité, dans un pays ruisselant de lait et de miel, comme te l’a dit le Seigneur, le Dieu de tes pères. Écoute, Israël : le Seigneur notre Dieu est l’Unique. Tu aimeras le Seigneur ton Dieu de tout ton cœur, de toute ton âme et de toute ta force. Ces paroles que je te donne aujourd’hui resteront dans ton cœur. » – Parole du Seigneur.
+        <w:t xml:space="preserve">Moïse disait au peuple :     « Tu craindras le Seigneur ton Dieu. Tous les jours de ta vie, toi, ainsi que ton fils et le fils de ton fils, tu observeras tous ses décrets et ses commandements, que je te prescris aujourd’hui, et tu auras longue vie.     Israël, tu écouteras, tu veilleras à mettre en pratique ce qui t’apportera bonheur et fécondité, dans un pays ruisselant de lait et de miel, comme te l’a dit le Seigneur, le Dieu de tes pères.     Écoute, Israël : le Seigneur notre Dieu est l’Unique.     Tu aimeras le Seigneur ton Dieu de tout ton cœur, de toute ton âme et de toute ta force.      Ces paroles que je te donne aujourd’hui resteront dans ton cœur. »      – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 17 (18), 2-3, 4, 47.51ab)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Je t’aime, Seigneur, ma force : Seigneur, mon roc, ma forteresse, Dieu mon libérateur, le rocher qui m’abrite, mon bouclier, mon fort, mon arme de victoire ! Louange à Dieu ! Quand je fais appel au Seigneur, je suis sauvé de tous mes ennemis. Vive le Seigneur ! Béni soit mon Rocher ! Qu’il triomphe, le Dieu de ma victoire, Il donne à son roi de grandes victoires, il se montre fidèle à son messie.
+        <w:t xml:space="preserve">Je t’aime, Seigneur, ma force : Seigneur, mon roc, ma forteresse, Dieu mon libérateur, le rocher qui m’abrite, mon bouclier, mon fort, mon arme de victoire !  Louange à Dieu ! Quand je fais appel au Seigneur, je suis sauvé de tous mes ennemis.  Vive le Seigneur ! Béni soit mon Rocher ! Qu’il triomphe, le Dieu de ma victoire, Il donne à son roi de grandes victoires, il se montre fidèle à son messie.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Deuxième lecture (He 7, 23-28)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Frères, dans l’ancienne Alliance, un grand nombre de prêtres se sont succédé parce que la mort les empêchait de rester en fonction. Jésus, lui, parce qu’il demeure pour l’éternité , possède un sacerdoce qui ne passe pas. C’est pourquoi il est capable de sauver d’une manière définitive ceux qui par lui s’avancent vers Dieu, car il est toujours vivant pour intercéder en leur faveur. C’est bien le grand prêtre qu’il nous fallait : saint, innocent, immaculé ; séparé maintenant des pécheurs, il est désormais plus haut que les cieux. Il n’a pas besoin, comme les autres grands prêtres, d’offrir chaque jour des sacrifices, d’abord pour ses péchés personnels, puis pour ceux du peuple ; cela, il l’a fait une fois pour toutes en s’offrant lui-même. La loi de Moïse établit comme grands prêtres des hommes remplis de faiblesse ; mais la parole du serment divin, qui vient après la Loi, établit comme grand prêtre le Fils, conduit pour l’éternité à sa perfection. – Parole du Seigneur.
+        <w:t xml:space="preserve">Frères,     dans l’ancienne Alliance, un grand nombre de prêtres se sont succédé parce que la mort les empêchait de rester en fonction.     Jésus, lui, parce qu’il demeure pour l’éternité, possède un sacerdoce qui ne passe pas.     C’est pourquoi il est capable de sauver d’une manière définitive ceux qui par lui s’avancent vers Dieu, car il est toujours vivant pour intercéder en leur faveur.      C’est bien le grand prêtre qu’il nous fallait : saint, innocent, immaculé ; séparé maintenant des pécheurs, il est désormais plus haut que les cieux.     Il n’a pas besoin, comme les autres grands prêtres, d’offrir chaque jour des sacrifices, d’abord pour ses péchés personnels, puis pour ceux du peuple ; cela, il l’a fait une fois pour toutes en s’offrant lui-même.     La loi de Moïse établit comme grands prêtres des hommes remplis de faiblesse ; mais la parole du serment divin, qui vient après la Loi, établit comme grand prêtre le Fils, conduit pour l’éternité à sa perfection.      – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc5"/>
       <w:r>
         <w:t>Évangile (Mc 12, 28b-34)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, un scribe s’avança vers Jésus pour lui demander : « Quel est le premier de tous les commandements ? » Jésus lui fit cette réponse : « Voici le premier : Écoute, Israël : le Seigneur notre Dieu est l’unique Seigneur. Tu aimeras le Seigneur ton Dieu de tout ton cœur, de toute ton âme, de tout ton esprit et de toute ta force. Et voici le second : Tu aimeras ton prochain comme toi-même. Il n’y a pas de commandement plus grand que ceux-là. » Le scribe reprit : « Fort bien, Maître, tu as dit vrai : Dieu est l’Unique et il n’y en a pas d’autre que lui. L’aimer de tout son cœur, de toute son intelligence, de toute sa force, et aimer son prochain comme soi-même, vaut mieux que toute offrande d’holocaustes et de sacrifices. » Jésus, voyant qu’il avait fait une remarque judicieuse, lui dit : « Tu n’es pas loin du royaume de Dieu. » Et personne n’osait plus l’interroger. – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là,     un scribe s’avança vers Jésus pour lui demander : « Quel est le premier de tous les commandements ? »     Jésus lui fit cette réponse : « Voici le premier :Écoute, Israël : le Seigneur notre Dieu est l’unique Seigneur.     Tu aimeras le Seigneur ton Dieu de tout ton cœur, de toute ton âme, de tout ton esprit et de toute ta force.     Et voici le second :Tu aimeras ton prochain comme toi-même. Il n’y a pas de commandement plus grand que ceux-là. »     Le scribe reprit : « Fort bien, Maître, tu as dit vrai : Dieu est l’Unique et il n’y en a pas d’autre que lui.     L’aimer de tout son cœur, de toute son intelligence, de toute sa force, et aimer son prochain comme soi-même, vaut mieux que toute offrande d’holocaustes et de sacrifices. »     Jésus, voyant qu’il avait fait une remarque judicieuse, lui dit : « Tu n’es pas loin du royaume de Dieu. » Et personne n’osait plus l’interroger.      – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -218,50 +218,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>