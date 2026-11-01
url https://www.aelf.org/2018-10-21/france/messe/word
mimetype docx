--- v0 (2025-10-19)
+++ v1 (2026-11-01)
@@ -39,123 +39,123 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Is 53, 10-11)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Broyé par la souffrance, le Serviteur a plu au Seigneur. S’il remet sa vie en sacrifice de réparation, il verra une descendance, il prolongera ses jours : par lui, ce qui plaît au Seigneur réussira. Par suite de ses tourments, il verra la lumière, la connaissance le comblera. Le juste, mon serviteur, justifiera les multitudes, il se chargera de leurs fautes. – Parole du Seigneur.
+        <w:t xml:space="preserve">Broyé par la souffrance, le Serviteur a plu au Seigneur. S’il remet sa vie en sacrifice de réparation, il verra une descendance, il prolongera ses jours : par lui, ce qui plaît au Seigneur réussira.     Par suite de ses tourments, il verra la lumière, la connaissance le comblera. Le juste, mon serviteur, justifiera les multitudes, il se chargera de leurs fautes.      – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 32 (33), 4-5, 18-19, 20.22)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Oui, elle est droite, la parole du Seigneur ; il est fidèle en tout ce qu’il fait. Il aime le bon droit et la justice ; la terre est remplie de son amour. Dieu veille sur ceux qui le craignent, qui mettent leur espoir en son amour, pour les délivrer de la mort, les garder en vie aux jours de famine. Nous attendons notre vie du Seigneur : il est pour nous un appui, un bouclier. Que ton amour, Seigneur, soit sur nous comme notre espoir est en toi !
+        <w:t xml:space="preserve">Oui, elle est droite, la parole du Seigneur ; il est fidèle en tout ce qu’il fait. Il aime le bon droit et la justice ; la terre est remplie de son amour.  Dieu veille sur ceux qui le craignent, qui mettent leur espoir en son amour, pour les délivrer de la mort, les garder en vie aux jours de famine.  Nous attendons notre vie du Seigneur : il est pour nous un appui, un bouclier. Que ton amour, Seigneur, soit sur nous comme notre espoir est en toi !
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Deuxième lecture (He 4, 14-16)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Frères, en Jésus, le Fils de Dieu, nous avons le grand prêtre par excellence, celui qui a traversé les cieux ; tenons donc ferme l’affirmation de notre foi. En effet, nous n’avons pas un grand prêtre incapable de compatir à nos faiblesses, mais un grand prêtre éprouvé en toutes choses, à notre ressemblance, excepté le péché. Avançons-nous donc avec assurance vers le Trône de la grâce, pour obtenir miséricorde et recevoir, en temps voulu, la grâce de son secours. – Parole du Seigneur.
+        <w:t xml:space="preserve">Frères,     en Jésus, le Fils de Dieu, nous avons le grand prêtre par excellence, celui qui a traversé les cieux ; tenons donc ferme l’affirmation de notre foi.     En effet, nous n’avons pas un grand prêtre incapable de compatir à nos faiblesses, mais un grand prêtre éprouvé en toutes choses, à notre ressemblance, excepté le péché.     Avançons-nous donc avec assurance vers le Trône de la grâce, pour obtenir miséricorde et recevoir, en temps voulu, la grâce de son secours.      – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc5"/>
       <w:r>
         <w:t>Évangile (Mc 10, 35-45)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, Jacques et Jean, les fils de Zébédée, s’approchent de Jésus et lui disent : « Maître, ce que nous allons te demander, nous voudrions que tu le fasses pour nous. » Il leur dit : « Que voulez-vous que je fasse pour vous ? » Ils lui répondirent : « Donne-nous de siéger, l’un à ta droite et l’autre à ta gauche, dans ta gloire. » Jésus leur dit : « Vous ne savez pas ce que vous demandez. Pouvez-vous boire la coupe que je vais boire, être baptisés du baptême dans lequel je vais être plongé ? » Ils lui dirent : « Nous le pouvons. » Jésus leur dit : « La coupe que je vais boire, vous la boirez ; et vous serez baptisés du baptême dans lequel je vais être plongé. Quant à siéger à ma droite ou à ma gauche, ce n’est pas à moi de l’accorder ; il y a ceux pour qui cela est préparé. » Les dix autres, qui avaient entendu, se mirent à s’indigner contre Jacques et Jean. Jésus les appela et leur dit : « Vous le savez : ceux que l’on regarde comme chefs des nations les commandent en maîtres ; les grands leur font sentir leur pouvoir. Parmi vous, il ne doit pas en être ainsi. Celui qui veut devenir grand parmi vous sera votre serviteur. Celui qui veut être parmi vous le premier sera l’esclave de tous : car le Fils de l’homme n’est pas venu pour être servi, mais pour servir, et donner sa vie en rançon pour la multitude. » – Acclamons la Parole de Dieu. OU LECTURE BREVE
+        <w:t xml:space="preserve">En ce temps-là,     Jacques et Jean, les fils de Zébédée, s’approchent de Jésus et lui disent : « Maître, ce que nous allons te demander, nous voudrions que tu le fasses pour nous. »     Il leur dit : « Que voulez-vous que je fasse pour vous ? »     Ils lui répondirent : « Donne-nous de siéger, l’un à ta droite et l’autre à ta gauche, dans ta gloire. »     Jésus leur dit : « Vous ne savez pas ce que vous demandez. Pouvez-vous boire la coupe que je vais boire, être baptisés du baptême dans lequel je vais être plongé ? »     Ils lui dirent : « Nous le pouvons. » Jésus leur dit : « La coupe que je vais boire, vous la boirez ; et vous serez baptisés du baptême dans lequel je vais être plongé.     Quant à siéger à ma droite ou à ma gauche, ce n’est pas à moi de l’accorder ; il y a ceux pour qui cela est préparé. »      Les dix autres, qui avaient entendu, se mirent à s’indigner contre Jacques et Jean.     Jésus les appela et leur dit :  « Vous le savez : ceux que l’on regarde comme chefs des nations les commandent en maîtres ; les grands leur font sentir leur pouvoir.     Parmi vous, il ne doit pas en être ainsi. Celui qui veut devenir grand parmi vous sera votre serviteur.     Celui qui veut être parmi vous le premier sera l’esclave de tous :     car le Fils de l’homme n’est pas venu pour être servi, mais pour servir, et donner sa vie en rançon pour la multitude. »      – Acclamons la Parole de Dieu.     OU LECTURE BREVE
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc6"/>
       <w:r>
         <w:t>Évangile (Mc 10,  42-45)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, Jésus disait à ses disciples : « Vous le savez : ceux que l’on regarde comme chefs des nations les commandent en maîtres ; les grands leur font sentir leur pouvoir. Parmi vous, il ne doit pas en être ainsi. Celui qui veut devenir grand parmi vous sera votre serviteur. Celui qui veut être parmi vous le premier sera l’esclave de tous : car le Fils de l’homme n’est pas venu pour être servi, mais pour servir, et donner sa vie en rançon pour la multitude. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là,     Jésus disait à ses disciples : « Vous le savez : ceux que l’on regarde comme chefs des nations les commandent en maîtres ; les grands leur font sentir leur pouvoir.     Parmi vous, il ne doit pas en être ainsi. Celui qui veut devenir grand parmi vous sera votre serviteur.     Celui qui veut être parmi vous le premier sera l’esclave de tous :     car le Fils de l’homme n’est pas venu pour être servi, mais pour servir, et donner sa vie en rançon pour la multitude. »      – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -236,50 +236,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>