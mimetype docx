--- v0 (2025-11-02)
+++ v1 (2026-11-02)
@@ -8,118 +8,118 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
-        <w:t>jeudi  4 octobre 2018
+        <w:t>jeudi 4 octobre 2018
 jeudi, 26ème Semaine du Temps Ordinaire
 S. François d'Assise
 Mémoire</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Jb 19, 21-27)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Job disait à ceux qui lui faisaient des reproches : « Ayez pitié de moi, ayez pitié de moi, vous du moins, mes amis, car la main de Dieu m’a frappé. Pourquoi me poursuivre comme Dieu lui-même ? Ne serez-vous jamais rassasiés de ma chair ? Ah, si seulement on écrivait mes paroles, si on les gravait sur une stèle avec un ciseau de fer et du plomb, si on les sculptait dans le roc pour toujours ! Mais je sais, moi, que mon rédempteur est vivant, que, le dernier, il se lèvera sur la poussière ; et quand bien même on m’arracherait la peau, de ma chair je verrai Dieu. Je le verrai, moi en personne, et si mes yeux le regardent, il ne sera plus un étranger. Mon cœur en défaille au-dedans de moi. » – Parole du Seigneur.
+        <w:t xml:space="preserve">Job disait à ceux qui lui faisaient des reproches :     « Ayez pitié de moi, ayez pitié de moi, vous du moins, mes amis, car la main de Dieu m’a frappé.     Pourquoi me poursuivre comme Dieu lui-même ? Ne serez-vous jamais rassasiés de ma chair ?     Ah, si seulement on écrivait mes paroles, si on les gravait sur une stèle     avec un ciseau de fer et du plomb, si on les sculptait dans le roc pour toujours !     Mais je sais, moi, que mon rédempteur est vivant, que, le dernier, il se lèvera sur la poussière ;     et quand bien même on m’arracherait la peau, de ma chair je verrai Dieu.     Je le verrai, moi en personne, et si mes yeux le regardent, il ne sera plus un étranger. Mon cœur en défaille au-dedans de moi. »              – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 26 (27), 7-8a, 8b.9abc, 13-14)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Écoute, Seigneur, je t’appelle ! Pitié ! Réponds-moi ! Mon cœur m’a redit ta parole : « Cherchez ma face. » C’est ta face, Seigneur, que je cherche : ne me cache pas ta face. N’écarte pas ton serviteur avec colère : tu restes mon secours. Mais j’en suis sûr, je verrai les bontés du Seigneur sur la terre des vivants. « Espère le Seigneur, sois fort et prends courage ; espère le Seigneur. »
+        <w:t xml:space="preserve">Écoute, Seigneur, je t’appelle ! Pitié ! Réponds-moi ! Mon cœur m’a redit ta parole : « Cherchez ma face. »  C’est ta face, Seigneur, que je cherche : ne me cache pas ta face. N’écarte pas ton serviteur avec colère : tu restes mon secours.  Mais j’en suis sûr, je verrai les bontés du Seigneur sur la terre des vivants. « Espère le Seigneur, sois fort et prends courage ; espère le Seigneur. »
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Lc 10, 1-12)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, parmi les disciples le Seigneur en désigna encore 72, et il les envoya deux par deux, en avant de lui, en toute ville et localité où lui-même allait se rendre. Il leur dit : « La moisson est abondante, mais les ouvriers sont peu nombreux. Priez donc le maître de la moisson d’envoyer des ouvriers pour sa moisson. Allez ! Voici que je vous envoie comme des agneaux au milieu des loups. Ne portez ni bourse, ni sac, ni sandales, et ne saluez personne en chemin. Mais dans toute maison où vous entrerez, dites d’abord : “Paix à cette maison.” S’il y a là un ami de la paix, votre paix ira reposer sur lui ; sinon, elle reviendra sur vous. Restez dans cette maison, mangeant et buvant ce que l’on vous sert ; car l’ouvrier mérite son salaire. Ne passez pas de maison en maison. Dans toute ville où vous entrerez et où vous serez accueillis, mangez ce qui vous est présenté. Guérissez les malades qui s’y trouvent et dites-leur : “Le règne de Dieu s’est approché de vous.” Mais dans toute ville où vous entrerez et où vous ne serez pas accueillis, allez sur les places et dites : “Même la poussière de votre ville, collée à nos pieds, nous l’enlevons pour vous la laisser. Toutefois, sachez-le : le règne de Dieu s’est approché.” Je vous le déclare : au dernier jour, Sodome sera mieux traitée que cette ville. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là, parmi les disciples     le Seigneur en désigna encore 72, et il les envoya deux par deux, en avant de lui, en toute ville et localité où lui-même allait se rendre. Il leur dit : « La moisson est abondante, mais les ouvriers sont peu nombreux. Priez donc le maître de la moisson d’envoyer des ouvriers pour sa moisson.     Allez ! Voici que je vous envoie comme des agneaux au milieu des loups.     Ne portez ni bourse, ni sac, ni sandales, et ne saluez personne en chemin.     Mais dans toute maison où vous entrerez, dites d’abord : “Paix à cette maison.”     S’il y a là un ami de la paix, votre paix ira reposer sur lui ; sinon, elle reviendra sur vous.     Restez dans cette maison, mangeant et buvant ce que l’on vous sert ; car l’ouvrier mérite son salaire. Ne passez pas de maison en maison.     Dans toute ville où vous entrerez et où vous serez accueillis, mangez ce qui vous est présenté.     Guérissez les malades qui s’y trouvent et dites-leur : “Le règne de Dieu s’est approché de vous.”     Mais dans toute ville où vous entrerez et où vous ne serez pas accueillis, allez sur les places et dites :     “Même la poussière de votre ville, collée à nos pieds, nous l’enlevons pour vous la laisser. Toutefois, sachez-le : le règne de Dieu s’est approché.”     Je vous le déclare : au dernier jour, Sodome sera mieux traitée que cette ville. »              – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>