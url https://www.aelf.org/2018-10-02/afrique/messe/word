--- v0 (2025-11-02)
+++ v1 (2026-11-02)
@@ -8,118 +8,118 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
-        <w:t>mardi  2 octobre 2018
+        <w:t>mardi 2 octobre 2018
 mardi, 26ème Semaine du Temps Ordinaire
 Ss Anges Gardiens
 Mémoire</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Jb 3, 1-3.11-17.20-23)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Job ouvrit la bouche et maudit le jour de sa naissance. Il prit la parole et dit : « Périssent le jour qui m’a vu naître et la nuit qui a déclaré : “Un homme vient d’être conçu !” Pourquoi ne suis-je pas mort dès le sein de ma mère, n’ai-je pas expiré au sortir de son ventre ? Pourquoi s’est-il trouvé deux genoux pour me recevoir, deux seins pour m’allaiter ? Maintenant je serais étendu, au calme, je dormirais d’un sommeil reposant, avec les rois et les conseillers de la terre qui se bâtissent des mausolées, ou avec les princes qui ont de l’or et remplissent d’argent leurs demeures. Ou bien, comme l’avorton que l’on dissimule, je n’aurais pas connu l’existence, comme les petits qui n’ont pas vu le jour. Là, au séjour des morts, prend fin l’agitation des méchants, là reposent ceux qui sont exténués. Pourquoi Dieu donne-t-il la lumière à un malheureux, la vie à ceux qui sont pleins d’amertume, qui aspirent à la mort sans qu’elle vienne, qui la recherchent plus avidement qu’un trésor ? Ils se réjouiraient, ils seraient dans l’allégresse, ils exulteraient s’ils trouvaient le tombeau. Pourquoi Dieu donne-t-il la vie à un homme dont la route est sans issue, et qu’il enferme de toutes parts ? » – Parole du Seigneur.
+        <w:t xml:space="preserve">    Job ouvrit la bouche et maudit le jour de sa naissance.     Il prit la parole et dit :     « Périssent le jour qui m’a vu naître et la nuit qui a déclaré : “Un homme vient d’être conçu !”     Pourquoi ne suis-je pas mort dès le sein de ma mère, n’ai-je pas expiré au sortir de son ventre ?     Pourquoi s’est-il trouvé deux genoux pour me recevoir, deux seins pour m’allaiter ?     Maintenant je serais étendu, au calme, je dormirais d’un sommeil reposant,     avec les rois et les conseillers de la terre qui se bâtissent des mausolées,     ou avec les princes qui ont de l’or et remplissent d’argent leurs demeures.     Ou bien, comme l’avorton que l’on dissimule, je n’aurais pas connu l’existence, comme les petits qui n’ont pas vu le jour.     Là, au séjour des morts, prend fin l’agitation des méchants, là reposent ceux qui sont exténués.     Pourquoi Dieu donne-t-il la lumière à un malheureux, la vie à ceux qui sont pleins d’amertume,     qui aspirent à la mort sans qu’elle vienne, qui la recherchent plus avidement qu’un trésor ?     Ils se réjouiraient, ils seraient dans l’allégresse, ils exulteraient s’ils trouvaient le tombeau.     Pourquoi Dieu donne-t-il la vie à un homme dont la route est sans issue, et qu’il enferme de toutes parts ? »              – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 87 (88), 2-3, 4-5, 6, 7-8)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seigneur, mon Dieu et mon salut, dans cette nuit où je crie en ta présence, que ma prière parvienne jusqu’à toi, ouvre l’oreille à ma plainte. Car mon âme est rassasiée de malheur, ma vie est au bord de l’abîme ; on me voit déjà descendre à la fosse, je suis comme un homme fini. Ma place est parmi les morts, avec ceux que l’on a tués, enterrés, ceux dont tu n’as plus souvenir, qui sont exclus, et loin de ta main. Tu m’as mis au plus profond de la fosse, en des lieux engloutis, ténébreux ; le poids de ta colère m’écrase, tu déverses tes flots contre moi.
+        <w:t xml:space="preserve">Seigneur, mon Dieu et mon salut, dans cette nuit où je crie en ta présence, que ma prière parvienne jusqu’à toi, ouvre l’oreille à ma plainte.  Car mon âme est rassasiée de malheur, ma vie est au bord de l’abîme ; on me voit déjà descendre à la fosse, je suis comme un homme fini.  Ma place est parmi les morts, avec ceux que l’on a tués, enterrés, ceux dont tu n’as plus souvenir, qui sont exclus, et loin de ta main.  Tu m’as mis au plus profond de la fosse, en des lieux engloutis, ténébreux ; le poids de ta colère m’écrase, tu déverses tes flots contre moi.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Mt 18, 1-5.10)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">À ce moment là, les disciples s’approchèrent de Jésus et lui dirent : « Qui donc est le plus grand dans le royaume des Cieux ? » Alors Jésus appela un petit enfant ; il le plaça au milieu d’eux, et il déclara : « Amen, je vous le dis : si vous ne changez pas pour devenir comme les enfants, vous n’entrerez pas dans le royaume des Cieux. Mais celui qui se fera petit comme cet enfant, celui-là est le plus grand dans le royaume des Cieux. Et celui qui accueille un enfant comme celui-ci en mon nom, il m’accueille, moi. » Gardez-vous de mépriser un seul de ces petits, car, je vous le dis, leurs anges dans les cieux voient sans cesse la face de mon Père qui est aux cieux. – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">          À ce moment là, les disciples s’approchèrent de Jésus et lui dirent : « Qui donc est le plus grand dans le royaume des Cieux ? »   Alors Jésus appela un petit enfant ; il le plaça au milieu d’eux,   et il déclara : « Amen, je vous le dis : si vous ne changez pas pour devenir comme les enfants, vous n’entrerez pas dans le royaume des Cieux.   Mais celui qui se fera petit comme cet enfant, celui-là est le plus grand dans le royaume des Cieux.   Et celui qui accueille un enfant comme celui-ci en mon nom, il m’accueille, moi. »   Gardez-vous de mépriser un seul de ces petits, car, je vous le dis, leurs anges dans les cieux voient sans cesse la face de mon Père qui est aux cieux.            – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>