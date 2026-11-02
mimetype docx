--- v0 (2025-10-17)
+++ v1 (2026-11-02)
@@ -39,87 +39,87 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Pr 30, 5-9)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Toute parole de Dieu est éprouvée au feu ; il est un bouclier pour qui s’abrite en lui. N’ajoute rien à ce qu’il dit : il te le reprocherait comme un mensonge. Seigneur, je n’ai que deux choses à te demander, ne me les refuse pas avant que je meure ! Éloigne de moi mensonge et fausseté, ne me donne ni pauvreté ni richesse accorde-moi seulement ma part de pain. Car, dans l’abondance, je pourrais te renier en disant : « Le Seigneur, qui est-ce ? » Ou alors, la misère ferait de moi un voleur, et je profanerais le nom de mon Dieu ! – Parole du Seigneur.
+        <w:t xml:space="preserve">Toute parole de Dieu est éprouvée au feu ; il est un bouclier pour qui s’abrite en lui.     N’ajoute rien à ce qu’il dit : il te le reprocherait comme un mensonge.      Seigneur, je n’ai que deux choses à te demander, ne me les refuse pas avant que je meure !     Éloigne de moi mensonge et fausseté, ne me donne ni pauvreté ni richesse accorde-moi seulement ma part de pain.     Car, dans l’abondance, je pourrais te renier en disant : « Le Seigneur, qui est-ce ? » Ou alors, la misère ferait de moi un voleur, et je profanerais le nom de mon Dieu !              – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 118 (119), 29.72, 89.101, 104.163)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Détourne-moi de la voie du mensonge, fais-moi la grâce de ta loi. Mon bonheur, c’est la loi de ta bouche, plus qu’un monceau d’or ou d’argent. Pour toujours, ta parole, Seigneur, se dresse dans les cieux. Des chemins du mal, je détourne mes pas, afin d’observer ta parole. Tes préceptes m’ont donné l’intelligence : je hais tout chemin de mensonge. Je hais, je déteste le mensonge ; ta loi, je l’aime.
+        <w:t xml:space="preserve">Détourne-moi de la voie du mensonge, fais-moi la grâce de ta loi. Mon bonheur, c’est la loi de ta bouche, plus qu’un monceau d’or ou d’argent.  Pour toujours, ta parole, Seigneur, se dresse dans les cieux. Des chemins du mal, je détourne mes pas, afin d’observer ta parole.  Tes préceptes m’ont donné l’intelligence : je hais tout chemin de mensonge. Je hais, je déteste le mensonge ; ta loi, je l’aime.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Lc 9, 1-6)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, Jésus rassembla les Douze ; il leur donna pouvoir et autorité sur tous les démons, et de même pour faire des guérisons ; il les envoya proclamer le règne de Dieu et guérir les malades. Il leur dit : « Ne prenez rien pour la route, ni bâton, ni sac, ni pain, ni argent ; n’ayez pas chacun une tunique de rechange. Quand vous serez reçus dans une maison, restez-y ; c’est de là que vous repartirez. Et si les gens ne vous accueillent pas, sortez de la ville et secouez la poussière de vos pieds : ce sera un témoignage contre eux. » Ils partirent et ils allaient de village en village, annonçant la Bonne Nouvelle et faisant partout des guérisons. – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là,     Jésus rassembla les Douze ; il leur donna pouvoir et autorité sur tous les démons, et de même pour faire des guérisons ;     il les envoya proclamer le règne de Dieu et guérir les malades.     Il leur dit : « Ne prenez rien pour la route, ni bâton, ni sac, ni pain, ni argent ; n’ayez pas chacun une tunique de rechange.     Quand vous serez reçus dans une maison, restez-y ; c’est de là que vous repartirez.     Et si les gens ne vous accueillent pas, sortez de la ville et secouez la poussière de vos pieds : ce sera un témoignage contre eux. »     Ils partirent et ils allaient de village en village, annonçant la Bonne Nouvelle et faisant partout des guérisons.              – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>