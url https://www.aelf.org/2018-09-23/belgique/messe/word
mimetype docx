--- v0 (2025-10-21)
+++ v1 (2026-11-02)
@@ -39,105 +39,105 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Sg 2, 12.17-20)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ceux qui méditent le mal se disent en eux-mêmes : « Attirons le juste dans un piège, car il nous contrarie, il s’oppose à nos entreprises, il nous reproche de désobéir à la loi de Dieu, et nous accuse d’infidélités à notre éducation. Voyons si ses paroles sont vraies, regardons comment il en sortira. Si le juste est fils de Dieu, Dieu l’assistera, et l’arrachera aux mains de ses adversaires. Soumettons-le à des outrages et à des tourments ; nous saurons ce que vaut sa douceur, nous éprouverons sa patience. Condamnons-le à une mort infâme, puisque, dit-il, quelqu’un interviendra pour lui. » – Parole du Seigneur.
+        <w:t xml:space="preserve">Ceux qui méditent le mal se disent en eux-mêmes :     « Attirons le juste dans un piège, car il nous contrarie, il s’oppose à nos entreprises, il nous reproche de désobéir à la loi de Dieu, et nous accuse d’infidélités à notre éducation.     Voyons si ses paroles sont vraies, regardons comment il en sortira.     Si le juste est fils de Dieu, Dieu l’assistera, et l’arrachera aux mains de ses adversaires.     Soumettons-le à des outrages et à des tourments ; nous saurons ce que vaut sa douceur, nous éprouverons sa patience.     Condamnons-le à une mort infâme, puisque, dit-il, quelqu’un interviendra pour lui. »      – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 53 (54), 3-4, 5, 6.8)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Par ton nom, Dieu, sauve-moi, par ta puissance rends-moi justice ; Dieu, entends ma prière, écoute les paroles de ma bouche. Des étrangers se sont levés contre moi, des puissants cherchent ma perte : ils n’ont pas souci de Dieu. Mais voici que Dieu vient à mon aide, le Seigneur est mon appui entre tous. De grand cœur, je t’offrirai le sacrifice, je rendrai grâce à ton nom, car il est bon !
+        <w:t xml:space="preserve">Par ton nom, Dieu, sauve-moi, par ta puissance rends-moi justice ; Dieu, entends ma prière, écoute les paroles de ma bouche.  Des étrangers se sont levés contre moi, des puissants cherchent ma perte : ils n’ont pas souci de Dieu.  Mais voici que Dieu vient à mon aide, le Seigneur est mon appui entre tous. De grand cœur, je t’offrirai le sacrifice, je rendrai grâce à ton nom, car il est bon !
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Deuxième lecture (Jc 3, 16 – 4, 3)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bien-aimés, la jalousie et les rivalités mènent au désordre et à toutes sortes d’actions malfaisantes. Au contraire, la sagesse qui vient d’en haut est d’abord pure, puis pacifique, bienveillante, conciliante, pleine de miséricorde et féconde en bons fruits, sans parti pris, sans hypocrisie. C’est dans la paix qu’est semée la justice, qui donne son fruit aux artisans de la paix. D’où viennent les guerres, d’où viennent les conflits entre vous ? N’est-ce pas justement de tous ces désirs qui mènent leur combat en vous-mêmes ? Vous êtes pleins de convoitises et vous n’obtenez rien, alors vous tuez ; vous êtes jaloux et vous n’arrivez pas à vos fins, alors vous entrez en conflit et vous faites la guerre. Vous n’obtenez rien parce que vous ne demandez pas ; vous demandez, mais vous ne recevez rien ; en effet, vos demandes sont mauvaises, puisque c’est pour tout dépenser en plaisirs. – Parole du Seigneur.
+        <w:t xml:space="preserve">Bien-aimés,     la jalousie et les rivalités mènent au désordre et à toutes sortes d’actions malfaisantes.     Au contraire, la sagesse qui vient d’en haut est d’abord pure, puis pacifique, bienveillante, conciliante, pleine de miséricorde et féconde en bons fruits, sans parti pris, sans hypocrisie.     C’est dans la paix qu’est semée la justice, qui donne son fruit aux artisans de la paix.      D’où viennent les guerres, d’où viennent les conflits entre vous ? N’est-ce pas justement de tous ces désirs qui mènent leur combat en vous-mêmes ?     Vous êtes pleins de convoitises et vous n’obtenez rien, alors vous tuez ; vous êtes jaloux et vous n’arrivez pas à vos fins, alors vous entrez en conflit et vous faites la guerre. Vous n’obtenez rien parce que vous ne demandez pas ;     vous demandez, mais vous ne recevez rien ; en effet, vos demandes sont mauvaises, puisque c’est pour tout dépenser en plaisirs.      – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc5"/>
       <w:r>
         <w:t>Évangile (Mc 9, 30-37)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, Jésus traversait la Galilée avec ses disciples, et il ne voulait pas qu’on le sache, car il enseignait ses disciples en leur disant : « Le Fils de l’homme est livré aux mains des hommes ; ils le tueront et, trois jours après sa mort, il ressuscitera. » Mais les disciples ne comprenaient pas ces paroles et ils avaient peur de l’interroger. Ils arrivèrent à Capharnaüm, et, une fois à la maison, Jésus leur demanda : « De quoi discutiez-vous en chemin ? » Ils se taisaient, car, en chemin, ils avaient discuté entre eux pour savoir qui était le plus grand. S’étant assis, Jésus appela les Douze et leur dit : « Si quelqu’un veut être le premier, qu’il soit le dernier de tous et le serviteur de tous. » Prenant alors un enfant, il le plaça au milieu d’eux, l’embrassa, et leur dit : « Quiconque accueille en mon nom un enfant comme celui-ci, c’est moi qu’il accueille. Et celui qui m’accueille, ce n’est pas moi qu’il accueille, mais Celui qui m’a envoyé. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là,     Jésus traversait la Galilée avec ses disciples, et il ne voulait pas qu’on le sache,     car il enseignait ses disciples en leur disant : « Le Fils de l’homme est livré aux mains des hommes ; ils le tueront et, trois jours après sa mort, il ressuscitera. »     Mais les disciples ne comprenaient pas ces paroles et ils avaient peur de l’interroger.     Ils arrivèrent à Capharnaüm, et, une fois à la maison, Jésus leur demanda : « De quoi discutiez-vous en chemin ? »     Ils se taisaient, car, en chemin, ils avaient discuté entre eux pour savoir qui était le plus grand.     S’étant assis, Jésus appela les Douze et leur dit : « Si quelqu’un veut être le premier, qu’il soit le dernier de tous et le serviteur de tous. »     Prenant alors un enfant, il le plaça au milieu d’eux, l’embrassa, et leur dit :     « Quiconque accueille en mon nom un enfant comme celui-ci, c’est moi qu’il accueille. Et celui qui m’accueille, ce n’est pas moi qu’il accueille, mais Celui qui m’a envoyé. »      – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -218,50 +218,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>