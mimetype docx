--- v0 (2025-10-19)
+++ v1 (2026-11-03)
@@ -39,87 +39,87 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (1 Co 12, 31 – 13, 13)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Frères, recherchez avec ardeur les dons les plus grands. Et maintenant, je vais vous indiquer le chemin par excellence. J’aurais beau parler toutes les langues des hommes et des anges, si je n’ai pas la charité, s’il me manque l’amour, je ne suis qu’un cuivre qui résonne, une cymbale retentissante. J’aurais beau être prophète, avoir toute la science des mystères et toute la connaissance de Dieu, j’aurais beau avoir toute la foi jusqu’à transporter les montagnes, s’il me manque l’amour, je ne suis rien. J’aurais beau distribuer toute ma fortune aux affamés, j’aurais beau me faire brûler vif, s’il me manque l’amour, cela ne me sert à rien. L’amour prend patience ; l’amour rend service ; l’amour ne jalouse pas ; il ne se vante pas, ne se gonfle pas d’orgueil ; il ne fait rien d’inconvenant ; il ne cherche pas son intérêt ; il ne s’emporte pas ; il n’entretient pas de rancune ; il ne se réjouit pas de ce qui est injuste, mais il trouve sa joie dans ce qui est vrai ; il supporte tout, il fait confiance en tout, il espère tout, il endure tout. L’amour ne passera jamais. Les prophéties seront dépassées, le don des langues cessera, la connaissance actuelle sera dépassée. En effet, notre connaissance est partielle, nos prophéties sont partielles. Quand viendra l’achèvement, ce qui est partiel sera dépassé. Quand j’étais petit enfant, je parlais comme un enfant, je pensais comme un enfant, je raisonnais comme un enfant. Maintenant que je suis un homme, j’ai dépassé ce qui était propre à l’enfant. Nous voyons actuellement de manière confuse, comme dans un miroir ; ce jour-là, nous verrons face à face. Actuellement, ma connaissance est partielle ; ce jour-là, je connaîtrai parfaitement, comme j’ai été connu. Ce qui demeure aujourd’hui, c’est la foi, l’espérance et la charité ; mais la plus grande des trois, c’est la charité. – Parole du Seigneur.
+        <w:t xml:space="preserve">Frères,     recherchez avec ardeur les dons les plus grands. Et maintenant, je vais vous indiquer le chemin par excellence.      J’aurais beau parler toutes les langues des hommes et des anges, si je n’ai pas la charité, s’il me manque l’amour, je ne suis qu’un cuivre qui résonne, une cymbale retentissante.     J’aurais beau être prophète, avoir toute la science des mystères et toute la connaissance de Dieu, j’aurais beau avoir toute la foi jusqu’à transporter les montagnes, s’il me manque l’amour, je ne suis rien.     J’aurais beau distribuer toute ma fortune aux affamés, j’aurais beau me faire brûler vif, s’il me manque l’amour, cela ne me sert à rien.      L’amour prend patience ; l’amour rend service ; l’amour ne jalouse pas ; il ne se vante pas, ne se gonfle pas d’orgueil ;     il ne fait rien d’inconvenant ; il ne cherche pas son intérêt ; il ne s’emporte pas ; il n’entretient pas de rancune ;     il ne se réjouit pas de ce qui est injuste, mais il trouve sa joie dans ce qui est vrai ;     il supporte tout, il fait confiance en tout, il espère tout, il endure tout.     L’amour ne passera jamais.  Les prophéties seront dépassées, le don des langues cessera, la connaissance actuelle sera dépassée.     En effet, notre connaissance est partielle, nos prophéties sont partielles.     Quand viendra l’achèvement, ce qui est partiel sera dépassé.     Quand j’étais petit enfant, je parlais comme un enfant, je pensais comme un enfant, je raisonnais comme un enfant. Maintenant que je suis un homme, j’ai dépassé ce qui était propre à l’enfant.      Nous voyons actuellement de manière confuse, comme dans un miroir ; ce jour-là, nous verrons face à face. Actuellement, ma connaissance est partielle ; ce jour-là, je connaîtrai parfaitement, comme j’ai été connu.     Ce qui demeure aujourd’hui, c’est la foi, l’espérance et la charité ; mais la plus grande des trois, c’est la charité.              – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 32 (33), 2-3, 4-5, 12.22)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rendez grâce au Seigneur sur la cithare, jouez pour lui sur la harpe à dix cordes. Chantez-lui le cantique nouveau, de tout votre art soutenez l’ovation. Oui, elle est droite, la parole du Seigneur ; il est fidèle en tout ce qu’il fait. Il aime le bon droit et la justice ; la terre est remplie de son amour. Heureux le peuple dont le Seigneur est le Dieu, heureuse la nation qu’il s’est choisie pour domaine ! Que ton amour, Seigneur, soit sur nous comme notre espoir est en toi !
+        <w:t xml:space="preserve">Rendez grâce au Seigneur sur la cithare, jouez pour lui sur la harpe à dix cordes. Chantez-lui le cantique nouveau, de tout votre art soutenez l’ovation.  Oui, elle est droite, la parole du Seigneur ; il est fidèle en tout ce qu’il fait. Il aime le bon droit et la justice ; la terre est remplie de son amour.  Heureux le peuple dont le Seigneur est le Dieu, heureuse la nation qu’il s’est choisie pour domaine ! Que ton amour, Seigneur, soit sur nous comme notre espoir est en toi !
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Lc 7, 31-35)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, Jésus disait à la foule : « À qui donc vais-je comparer les gens de cette génération ? À qui ressemblent-ils ? Ils ressemblent à des gamins assis sur la place, qui s’interpellent en disant : “Nous avons joué de la flûte, et vous n’avez pas dansé. Nous avons chanté des lamentations, et vous n’avez pas pleuré.” Jean le Baptiste est venu, en effet ; il ne mange pas de pain, il ne boit pas de vin, et vous dites : “C’est un possédé !” Le Fils de l’homme est venu ; il mange et il boit, et vous dites : “Voilà un glouton et un ivrogne, un ami des publicains et des pécheurs.” Mais, par tous ses enfants, la sagesse de Dieu a été reconnue juste. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là, Jésus disait à la foule :     « À qui donc vais-je comparer les gens de cette génération ? À qui ressemblent-ils ?     Ils ressemblent à des gamins assis sur la place, qui s’interpellent en disant : “Nous avons joué de la flûte, et vous n’avez pas dansé. Nous avons chanté des lamentations, et vous n’avez pas pleuré.”     Jean le Baptiste est venu, en effet ; il ne mange pas de pain, il ne boit pas de vin, et vous dites : “C’est un possédé !”     Le Fils de l’homme est venu ; il mange et il boit, et vous dites : “Voilà un glouton et un ivrogne, un ami des publicains et des pécheurs.”     Mais, par tous ses enfants, la sagesse de Dieu a été reconnue juste. »              – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>