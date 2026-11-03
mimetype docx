--- v0 (2025-10-19)
+++ v1 (2026-11-03)
@@ -39,105 +39,105 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Sg 3, 1-9)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Les âmes des justes sont dans la main de Dieu ; aucun tourment n’a de prise sur eux. Aux yeux de l’insensé, ils ont paru mourir ; leur départ est compris comme un malheur, et leur éloignement, comme une fin : mais ils sont dans la paix. Au regard des hommes, ils ont subi un châtiment, mais l’espérance de l’immortalité les comblait. Après de faibles peines, de grands bienfaits les attendent, car Dieu les a mis à l’épreuve et trouvés dignes de lui. Comme l’or au creuset, il les a éprouvés ; comme une offrande parfaite, il les accueille. Au temps de sa visite, ils resplendiront : comme l’étincelle qui court sur la paille, ils avancent. Ils jugeront les nations, ils auront pouvoir sur les peuples, et le Seigneur régnera sur eux pour les siècles. Qui met en lui sa foi comprendra la vérité ; ceux qui sont fidèles resteront, dans l’amour, près de lui. Pour ses amis, grâce et miséricorde : il visitera ses élus. – Parole du Seigneur.
+        <w:t xml:space="preserve">          Les âmes des justes sont dans la main de Dieu ; aucun tourment n’a de prise sur eux.   Aux yeux de l’insensé, ils ont paru mourir ; leur départ est compris comme un malheur,   et leur éloignement, comme une fin : mais ils sont dans la paix.   Au regard des hommes, ils ont subi un châtiment, mais l’espérance de l’immortalité les comblait.   Après de faibles peines, de grands bienfaits les attendent, car Dieu les a mis à l’épreuve et trouvés dignes de lui.   Comme l’or au creuset, il les a éprouvés ; comme une offrande parfaite, il les accueille.   Au temps de sa visite, ils resplendiront : comme l’étincelle qui court sur la paille, ils avancent.   Ils jugeront les nations, ils auront pouvoir sur les peuples, et le Seigneur régnera sur eux pour les siècles.   Qui met en lui sa foi comprendra la vérité ; ceux qui sont fidèles resteront, dans l’amour, près de lui. Pour ses amis, grâce et miséricorde : il visitera ses élus.            – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (123  (124), 2-3, 4-5, 6a.7cd-8)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Sans le Seigneur qui était pour nous quand des hommes nous assaillirent, alors ils nous avalaient tout vivants, dans le feu de leur colère. Alors le flot passait sur nous, le torrent nous submergeait ; alors nous étions submergés par les flots en furie. Béni soit le Seigneur ! Le filet s’est rompu : nous avons échappé. Notre secours est le nom du Seigneur qui a fait le ciel et la terre.
+        <w:t xml:space="preserve">Sans le Seigneur qui était pour nous quand des hommes nous assaillirent, alors ils nous avalaient tout vivants, dans le feu de leur colère.  Alors le flot passait sur nous, le torrent nous submergeait ; alors nous étions submergés par les flots en furie.  Béni soit le Seigneur ! Le filet s’est rompu : nous avons échappé. Notre secours est le nom du Seigneur qui a fait le ciel et la terre.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Deuxième lecture (2 Tm 1, 8-14)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bien-aimé, n’aie pas honte de rendre témoignage à notre Seigneur, et n’aie pas honte de moi, qui suis son prisonnier ; mais, avec la force de Dieu, prends ta part des souffrances liées à l’annonce de l’Évangile. Car Dieu nous a sauvés, il nous a appelés à une vocation sainte, non pas à cause de nos propres actes, mais à cause de son projet à lui et de sa grâce. Cette grâce nous avait été donnée dans le Christ Jésus avant tous les siècles, et maintenant elle est devenue visible, car notre Sauveur, le Christ Jésus, s’est manifesté : il a détruit la mort, et il a fait resplendir la vie et l’immortalité par l’annonce de l’Évangile, pour lequel j’ai reçu la charge de messager, d’apôtre et d’enseignant. Et c’est pour cette raison que je souffre ainsi ; mais je n’en ai pas honte, car je sais en qui j’ai cru, et j’ai la conviction qu’il est assez puissant pour sauvegarder, jusqu’au jour de sa venue, le dépôt de la foi qu’il m’a confié. Tiens-toi au modèle donné par les paroles solides que tu m’as entendu prononcer dans la foi et dans l’amour qui est dans le Christ Jésus. Garde le dépôt de la foi dans toute sa beauté, avec l’aide de l’Esprit Saint qui habite en nous. – Parole du Seigneur.
+        <w:t xml:space="preserve">Bien-aimé,   n’aie pas honte de rendre témoignage à notre Seigneur, et n’aie pas honte de moi, qui suis son prisonnier ; mais, avec la force de Dieu, prends ta part des souffrances liées à l’annonce de l’Évangile.   Car Dieu nous a sauvés, il nous a appelés à une vocation sainte, non pas à cause de nos propres actes, mais à cause de son projet à lui et de sa grâce. Cette grâce nous avait été donnée dans le Christ Jésus avant tous les siècles,   et maintenant elle est devenue visible, car notre Sauveur, le Christ Jésus, s’est manifesté : il a détruit la mort, et il a fait resplendir la vie et l’immortalité par l’annonce de l’Évangile,   pour lequel j’ai reçu la charge de messager, d’apôtre et d’enseignant.   Et c’est pour cette raison que je souffre ainsi ; mais je n’en ai pas honte, car je sais en qui j’ai cru, et j’ai la conviction qu’il est assez puissant pour sauvegarder, jusqu’au jour de sa venue, le dépôt de la foi qu’il m’a confié.   Tiens-toi au modèle donné par les paroles solides que tu m’as entendu prononcer dans la foi et dans l’amour qui est dans le Christ Jésus.   Garde le dépôt de la foi dans toute sa beauté, avec l’aide de l’Esprit Saint qui habite en nous.            – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc5"/>
       <w:r>
         <w:t>Évangile (Jn 12, 24-26)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, Jésus disait à ses disciples : « Amen, amen, je vous le dis : si le grain de blé tombé en terre ne meurt pas, il reste seul ; mais s’il meurt, il porte beaucoup de fruit. Qui aime sa vie la perd ; qui s’en détache en ce monde la gardera pour la vie éternelle. Si quelqu’un veut me servir, qu’il me suive ; et là où moi je suis, là aussi sera mon serviteur. Si quelqu’un me sert, mon Père l’honorera. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">          En ce temps-là, Jésus disait à ses disciples :   « Amen, amen, je vous le dis : si le grain de blé tombé en terre ne meurt pas, il reste seul ; mais s’il meurt, il porte beaucoup de fruit.   Qui aime sa vie la perd ; qui s’en détache en ce monde la gardera pour la vie éternelle.   Si quelqu’un veut me servir, qu’il me suive ; et là où moi je suis, là aussi sera mon serviteur. Si quelqu’un me sert, mon Père l’honorera. »            – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -218,50 +218,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>