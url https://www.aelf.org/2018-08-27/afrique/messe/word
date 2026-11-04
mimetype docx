--- v0 (2025-10-20)
+++ v1 (2026-11-04)
@@ -39,87 +39,87 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (1 Jn 5, 14-16)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bien-aimés, voici l’assurance que nous avons auprès de Dieu : si nous faisons une demande selon sa volonté, il nous écoute. Et, puisque nous savons qu’il nous écoute en toutes nos demandes, nous savons aussi que nous obtenons ce que nous lui avons demandé. Si quelqu’un voit son frère commettre un péché qui n’entraîne pas la mort, il demandera, et Dieu lui donnera la vie, – cela vaut pour ceux dont le péché n’entraîne pas la mort. Il y a un péché qui entraîne la mort, ce n’est pas pour celui-là que je dis de prier. – Parole du Seigneur.
+        <w:t xml:space="preserve">Bien-aimés,   voici l’assurance que nous avons auprès de Dieu : si nous faisons une demande selon sa volonté, il nous écoute.   Et, puisque nous savons qu’il nous écoute en toutes nos demandes, nous savons aussi que nous obtenons ce que nous lui avons demandé.            Si quelqu’un voit son frère commettre un péché qui n’entraîne pas la mort, il demandera, et Dieu lui donnera la vie,– cela vaut pour ceux dont le péché n’entraîne pas la mort. Il y a un péché qui entraîne la mort, ce n’est pas pour celui-là que je dis de prier.            – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (129 (130), 1-2, 3-4, 5-6ab, 7bc-8)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Des profondeurs je crie vers toi, Seigneur, Seigneur, écoute mon appel ! Que ton oreille se fasse attentive au cri de ma prière ! Si tu retiens les fautes, Seigneur, Seigneur, qui subsistera ? Mais près de toi se trouve le pardon pour que l’homme te craigne. J’espère le Seigneur de toute mon âme ; je l’espère, et j’attends sa parole. Mon âme attend le Seigneur plus qu’un veilleur ne guette l’aurore. Oui, près du Seigneur, est l’amour ; près de lui, abonde le rachat. C’est lui qui rachètera Israël de toutes ses fautes.
+        <w:t xml:space="preserve">Des profondeurs je crie vers toi, Seigneur, Seigneur, écoute mon appel ! Que ton oreille se fasse attentive au cri de ma prière !  Si tu retiens les fautes, Seigneur, Seigneur, qui subsistera ? Mais près de toi se trouve le pardon pour que l’homme te craigne.  J’espère le Seigneur de toute mon âme ; je l’espère, et j’attends sa parole. Mon âme attend le Seigneur plus qu’un veilleur ne guette l’aurore.  Oui, près du Seigneur, est l’amour ; près de lui, abonde le rachat. C’est lui qui rachètera Israël de toutes ses fautes.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Lc 7, 11-17)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, Jésus se rendit dans une ville appelée Naïm. Ses disciples faisaient route avec lui, ainsi qu’une grande foule. Il arriva près de la porte de la ville au moment où l’on emportait un mort pour l’enterrer ; c’était un fils unique, et sa mère était veuve. Une foule importante de la ville accompagnait cette femme. Voyant celle-ci, le Seigneur fut saisi de compassion pour elle et lui dit : « Ne pleure pas. » Il s’approcha et toucha le cercueil ; les porteurs s’arrêtèrent, et Jésus dit : « Jeune homme, je te l’ordonne, lève-toi. » Alors le mort se redressa et se mit à parler. Et Jésus le rendit à sa mère. La crainte s’empara de tous, et ils rendaient gloire à Dieu en disant : « Un grand prophète s’est levé parmi nous, et Dieu a visité son peuple. » Et cette parole sur Jésus se répandit dans la Judée entière et dans toute la région. – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">          En ce temps-là,   Jésus se rendit dans une ville appelée Naïm. Ses disciples faisaient route avec lui, ainsi qu’une grande foule.   Il arriva près de la porte de la ville au moment où l’on emportait un mort pour l’enterrer ; c’était un fils unique, et sa mère était veuve. Une foule importante de la ville accompagnait cette femme.   Voyant celle-ci, le Seigneur fut saisi de compassion pour elle et lui dit : « Ne pleure pas. »   Il s’approcha et toucha le cercueil ; les porteurs s’arrêtèrent, et Jésus dit : « Jeune homme, je te l’ordonne, lève-toi. »   Alors le mort se redressa et se mit à parler. Et Jésus le rendit à sa mère.            La crainte s’empara de tous, et ils rendaient gloire à Dieu en disant : « Un grand prophète s’est levé parmi nous, et Dieu a visité son peuple. »   Et cette parole sur Jésus se répandit dans la Judée entière et dans toute la région.            – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>