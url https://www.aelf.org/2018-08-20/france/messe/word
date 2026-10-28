--- v0 (2025-10-14)
+++ v1 (2026-10-28)
@@ -39,87 +39,87 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Ez 24, 15-24)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">La parole du Seigneur me fut adressée : « Fils d’homme, je vais te prendre subitement la joie de tes yeux. Tu ne feras pas de lamentation, tu ne pleureras pas, tu ne laisseras pas couler tes larmes. Soupire en silence, ne prends pas le deuil ; enroule ton turban sur ta tête, chausse tes sandales, ne voile pas tes lèvres, ne prends pas le repas funéraire. » Le matin, je parlais encore au peuple, et le soir ma femme mourut. Le lendemain matin, je fis ce qui m’avait été ordonné. Les gens me dirent : « Vas-tu nous expliquer ce que tu fais là ? Qu’est-ce que cela veut dire pour nous ? » Je leur répondis : « La parole du Seigneur m’a été adressée : Dis à la maison d’Israël : Ainsi parle le Seigneur Dieu : Je vais profaner mon sanctuaire, votre orgueil et votre force, la joie de vos yeux, la passion de votre cœur. Vos fils et vos filles, que vous avez laissés à Jérusalem, tomberont par l’épée. Vous ferez alors comme je viens de faire : vous ne voilerez pas vos lèvres, vous ne prendrez pas le repas funéraire, vous mettrez vos turbans, et vous chausserez vos sandales. Vous ne ferez pas de lamentation, vous ne pleurerez pas. Mais vous pourrirez dans vos péchés, et vous gémirez tous ensemble. Ézékiel sera pour vous un signe : tout ce qu’il a fait, vous le ferez. Et quand cela arrivera, vous saurez que Je suis le Seigneur Dieu. » – Parole du Seigneur.
+        <w:t xml:space="preserve">La parole du Seigneur me fut adressée :     « Fils d’homme, je vais te prendre subitement la joie de tes yeux. Tu ne feras pas de lamentation, tu ne pleureras pas, tu ne laisseras pas couler tes larmes.     Soupire en silence, ne prends pas le deuil ; enroule ton turban sur ta tête, chausse tes sandales, ne voile pas tes lèvres, ne prends pas le repas funéraire. »     Le matin, je parlais encore au peuple, et le soir ma femme mourut. Le lendemain matin, je fis ce qui m’avait été ordonné.     Les gens me dirent : « Vas-tu nous expliquer ce que tu fais là ? Qu’est-ce que cela veut dire pour nous ? »     Je leur répondis : « La parole du Seigneur m’a été adressée :     Dis à la maison d’Israël : Ainsi parle le Seigneur Dieu : Je vais profaner mon sanctuaire, votre orgueil et votre force, la joie de vos yeux, la passion de votre cœur. Vos fils et vos filles, que vous avez laissés à Jérusalem, tomberont par l’épée.     Vous ferez alors comme je viens de faire : vous ne voilerez pas vos lèvres, vous ne prendrez pas le repas funéraire,     vous mettrez vos turbans, et vous chausserez vos sandales. Vous ne ferez pas de lamentation, vous ne pleurerez pas. Mais vous pourrirez dans vos péchés, et vous gémirez tous ensemble.     Ézékiel sera pour vous un signe : tout ce qu’il a fait, vous le ferez. Et quand cela arrivera, vous saurez que Je suis le Seigneur Dieu. »              – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Cantique (Dt 32, 18-19, 20, 21)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tu dédaignes le Rocher qui t’a mis au monde ; le Dieu qui t’a engendré, tu l’oublies. Le Seigneur l’a vu : il réprouve ses fils et ses filles qui l’ont exaspéré. Il dit : « Je vais leur cacher ma face et je verrai quel sera leur avenir. oui, c’est une engeance pervertie, ce sont des enfants sans foi. « Eux m’ont rendu jaloux par un dieu qui n’est pas dieu, exaspéré par leurs vaines idoles ; moi, je vais les rendre jaloux par un peuple qui n’est pas un peuple, les exaspérer par une nation stupide.
+        <w:t xml:space="preserve">Tu dédaignes le Rocher qui t’a mis au monde ; le Dieu qui t’a engendré, tu l’oublies. Le Seigneur l’a vu : il réprouve ses fils et ses filles qui l’ont exaspéré.  Il dit : « Je vais leur cacher ma face et je verrai quel sera leur avenir. oui, c’est une engeance pervertie, ce sont des enfants sans foi.  « Eux m’ont rendu jaloux par un dieu qui n’est pas dieu, exaspéré par leurs vaines idoles ; moi, je vais les rendre jaloux       par un peuple qui n’est pas un peuple, les exaspérer par une nation stupide.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Mt 19, 16-22)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, voici que quelqu’un s’approcha de Jésus et lui dit : « Maître, que dois-je faire de bon pour avoir la vie éternelle ? » Jésus lui dit : « Pourquoi m’interroges-tu sur ce qui est bon ? Celui qui est bon, c’est Dieu, et lui seul ! Si tu veux entrer dans la vie, observe les commandements. » Il lui dit : « Lesquels ? » Jésus reprit : « Tu ne commettras pas de meurtre. Tu ne commettras pas d’adultère. Tu ne commettras pas de vol. Tu ne porteras pas de faux témoignage. Honore ton père et ta mère. Et aussi : Tu aimeras ton prochain comme toi-même. » Le jeune homme lui dit : « Tout cela, je l’ai observé : que me manque-t-il encore ? Jésus lui répondit : « Si tu veux être parfait, va, vends ce que tu possèdes, donne-le aux pauvres, et tu auras un trésor dans les cieux. Puis viens, suis-moi. » À ces mots, le jeune homme s’en alla tout triste, car il avait de grands biens. – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">    En ce temps-là,     voici que quelqu’un s’approcha de Jésus et lui dit : « Maître, que dois-je faire de bon pour avoir la vie éternelle ? »     Jésus lui dit : « Pourquoi m’interroges-tu sur ce qui est bon ? Celui qui est bon, c’est Dieu, et lui seul ! Si tu veux entrer dans la vie, observe les commandements. »     Il lui dit : « Lesquels ? » Jésus reprit : « Tu ne commettras pas de meurtre. Tu ne commettras pas d’adultère. Tu ne commettras pas de vol. Tu ne porteras pas de faux témoignage.     Honore ton père et ta mère. Et aussi :Tu aimeras ton prochain comme toi-même. »     Le jeune homme lui dit : « Tout cela, je l’ai observé : que me manque-t-il encore ?     Jésus lui répondit : « Si tu veux être parfait, va, vends ce que tu possèdes, donne-le aux pauvres, et tu auras un trésor dans les cieux. Puis viens, suis-moi. »      À ces mots, le jeune homme s’en alla tout triste, car il avait de grands biens.              – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>