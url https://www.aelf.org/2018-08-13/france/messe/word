--- v0 (2025-10-28)
+++ v1 (2026-11-08)
@@ -39,87 +39,87 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Ez 1, 2-6.24-28c)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Le cinq du mois, la cinquième année de la déportation du roi Jékonias, la parole de Dieu fut adressée à Ézékiel, fils du prêtre Bouzi, dans le pays des Chaldéens, au bord du fleuve Kebar. La main du Seigneur se posa sur lui. J’ai vu : un vent de tempête venant du nord, un gros nuage, un feu jaillissant et, autour, une clarté ; au milieu, comme un scintillement de vermeil du milieu du feu. Au milieu, la forme de quatre Vivants ; elle paraissait une forme humaine. Ils avaient chacun quatre faces et chacun quatre ailes. J’entendis le bruit de leurs ailes, pareil, quand ils marchaient, au bruit des grandes eaux, pareil à la voix du Puissant, une rumeur comme celle d’une armée. Lorsqu’ils s’arrêtaient, ils laissaient retomber leurs ailes. On entendit un bruit venant de plus haut que le firmament qui était au-dessus de leurs têtes. Au-dessus de ce firmament, il y avait une forme de trône, qui ressemblait à du saphir ; et, sur ce trône, quelqu’un qui avait l’aspect d’un être humain, au-dessus, tout en haut. Puis j’ai vu comme un scintillement de vermeil, comme l’aspect d’un feu qui l’enveloppait tout autour, à partir de ce qui semblait être ses reins et au-dessus. À partir de ce qui semblait être ses reins et au-dessous, j’ai vu comme l’aspect d’un feu et, autour, une clarté. Comme l’arc apparaît dans la nuée un jour de pluie, ainsi cette clarté à l’entour : c’était l’aspect, la forme de la gloire du Seigneur. À cette vue, je tombai face contre terre. – Parole du Seigneur.
+        <w:t xml:space="preserve">    Le cinq du mois, la cinquième année de la déportation du roi Jékonias,     la parole de Dieu fut adressée à Ézékiel, fils du prêtre Bouzi, dans le pays des Chaldéens, au bord du fleuve Kebar. La main du Seigneur se posa sur lui.      J’ai vu : un vent de tempête venant du nord, un gros nuage, un feu jaillissant et, autour, une clarté ; au milieu, comme un scintillement de vermeil du milieu du feu.     Au milieu, la forme de quatre Vivants ; elle paraissait une forme humaine.     Ils avaient chacun quatre faces et chacun quatre ailes.      J’entendis le bruit de leurs ailes, pareil, quand ils marchaient, au bruit des grandes eaux, pareil à la voix du Puissant, une rumeur comme celle d’une armée. Lorsqu’ils s’arrêtaient, ils laissaient retomber leurs ailes.     On entendit un bruit venant de plus haut que le firmament qui était au-dessus de leurs têtes.     Au-dessus de ce firmament, il y avait une forme de trône, qui ressemblait à du saphir ; et, sur ce trône, quelqu’un qui avait l’aspect d’un être humain, au-dessus, tout en haut.      Puis j’ai vu comme un scintillement de vermeil, comme l’aspect d’un feu qui l’enveloppait tout autour, à partir de ce qui semblait être ses reins et au-dessus. À partir de ce qui semblait être ses reins et au-dessous, j’ai vu comme l’aspect d’un feu et, autour, une clarté.     Comme l’arc apparaît dans la nuée un jour de pluie, ainsi cette clarté à l’entour : c’était l’aspect, la forme de la gloire du Seigneur. À cette vue, je tombai face contre terre.              – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 148, 1-2, 11-12, 13.14b)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Louez le Seigneur du haut des cieux, louez-le dans les hauteurs. Vous, tous ses anges, louez-le, louez-le, tous les univers. Les rois de la terre et tous les peuples, les princes et tous les juges de la terre ; tous les jeunes gens et jeunes filles, les vieillards comme les enfants. Qu’ils louent le nom du Seigneur, le seul au-dessus de tout nom ; sur le ciel et sur la terre, sa splendeur : louange de tous ses fidèles.
+        <w:t xml:space="preserve">Louez le Seigneur du haut des cieux, louez-le dans les hauteurs. Vous, tous ses anges, louez-le, louez-le, tous les univers.  Les rois de la terre et tous les peuples, les princes et tous les juges de la terre ; tous les jeunes gens et jeunes filles, les vieillards comme les enfants.  Qu’ils louent le nom du Seigneur, le seul au-dessus de tout nom ; sur le ciel et sur la terre, sa splendeur : louange de tous ses fidèles.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Mt 17, 22-27)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, comme Jésus et les disciples étaient réunis en Galilée, il leur dit : « Le Fils de l’homme va être livré aux mains des hommes ; ils le tueront et, le troisième jour, il ressuscitera. » Et ils furent profondément attristés. Comme ils arrivaient à Capharnaüm, ceux qui perçoivent la redevance des deux drachmes pour le Temple vinrent trouver Pierre et lui dirent : « Votre maître paye bien les deux drachmes, n’est-ce pas ? » Il répondit : « Oui. » Quand Pierre entra dans la maison, Jésus prit la parole le premier : « Simon, quel est ton avis ? Les rois de la terre, de qui perçoivent-ils les taxes ou l’impôt ? De leurs fils, ou des autres personnes ? » Pierre lui répondit : « Des autres. » Et Jésus reprit : « Donc, les fils sont libres. Mais, pour ne pas scandaliser les gens, va donc jusqu’à la mer, jette l’hameçon, et saisis le premier poisson qui mordra ; ouvre-lui la bouche, et tu y trouveras une pièce de quatre drachmes. Prends-la, tu la donneras pour moi et pour toi. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">    En ce temps-là,     comme Jésus et les disciples étaient réunis en Galilée, il leur dit : « Le Fils de l’homme va être livré aux mains des hommes ;     ils le tueront et, le troisième jour, il ressuscitera. » Et ils furent profondément attristés.     Comme ils arrivaient à Capharnaüm, ceux qui perçoivent la redevance des deux drachmes pour le Temple vinrent trouver Pierre et lui dirent : « Votre maître paye bien les deux drachmes, n’est-ce pas ? »     Il répondit : « Oui. » Quand Pierre entra dans la maison, Jésus prit la parole le premier : « Simon, quel est ton avis ? Les rois de la terre, de qui perçoivent-ils les taxes ou l’impôt ? De leurs fils, ou des autres personnes ? »     Pierre lui répondit : « Des autres. » Et Jésus reprit : « Donc, les fils sont libres.     Mais, pour ne pas scandaliser les gens, va donc jusqu’à la mer, jette l’hameçon, et saisis le premier poisson qui mordra ; ouvre-lui la bouche, et tu y trouveras une pièce de quatre drachmes. Prends-la, tu la donneras pour moi et pour toi. »      – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>