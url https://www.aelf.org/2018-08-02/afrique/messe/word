--- v0 (2025-10-21)
+++ v1 (2026-11-05)
@@ -8,118 +8,118 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
-        <w:t>jeudi  2 août 2018
+        <w:t>jeudi 2 août 2018
 jeudi, 17ème Semaine du Temps Ordinaire
 S. Eusèbe, évêque ; S. Pierre-Julien Eymard, prêtre, fondateur des Prêtres du Saint-Sacrement
 Mémoire facultative</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Jr 18, 1-6)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Parole du Seigneur adressée à Jérémie : « Lève-toi, descends à la maison du potier ; là, je te ferai entendre mes paroles. » Je descendis donc à la maison du potier. Il était en train de travailler sur son tour. Le vase qu’il façonnait de sa main avec l’argile fut manqué. Alors il recommença, et il fit un autre vase, selon ce qu’il est bon de faire, aux yeux d’un potier. Alors la parole du Seigneur me fut adressée : « Maison d’Israël, est-ce que je ne pourrais pas vous traiter comme fait ce potier ? – oracle du Seigneur. Oui, comme l’argile est dans la main du potier, ainsi êtes-vous dans ma main, maison d’Israël ! » – Parole du Seigneur.
+        <w:t xml:space="preserve">Parole du Seigneur adressée à Jérémie :     « Lève-toi, descends à la maison du potier ; là, je te ferai entendre mes paroles. »     Je descendis donc à la maison du potier. Il était en train de travailler sur son tour.     Le vase qu’il façonnait de sa main avec l’argile fut manqué. Alors il recommença, et il fit un autre vase, selon ce qu’il est bon de faire, aux yeux d’un potier.     Alors la parole du Seigneur me fut adressée :     « Maison d’Israël, est-ce que je ne pourrais pas vous traiter comme fait ce potier ? – oracle du Seigneur. Oui, comme l’argile est dans la main du potier, ainsi êtes-vous dans ma main, maison d’Israël ! »              – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 145 (146), 1-2, 3-4, 5-6ab)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Chante, ô mon âme, la louange du Seigneur ! Je veux louer le Seigneur tant que je vis, chanter mes hymnes pour mon Dieu tant que je dure. Ne comptez pas sur les puissants, des fils d’homme qui ne peuvent sauver ! Leur souffle s’en va : ils retournent à la terre ; et ce jour-là, périssent leurs projets. Heureux qui s’appuie sur le Dieu de Jacob, qui met son espoir dans le Seigneur son Dieu, lui qui a fait le ciel et la terre et la mer et tout ce qu’ils renferment !
+        <w:t xml:space="preserve">Chante, ô mon âme, la louange du Seigneur ! Je veux louer le Seigneur tant que je vis, chanter mes hymnes pour mon Dieu tant que je dure.  Ne comptez pas sur les puissants, des fils d’homme qui ne peuvent sauver ! Leur souffle s’en va : ils retournent à la terre ; et ce jour-là, périssent leurs projets.  Heureux qui s’appuie sur le Dieu de Jacob, qui met son espoir dans le Seigneur son Dieu, lui qui a fait le ciel et la terre et la mer et tout ce qu’ils renferment !
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Mt 13, 47-53)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, Jésus disait aux foules : « Le royaume des Cieux est encore comparable à un filet que l’on jette dans la mer, et qui ramène toutes sortes de poissons. Quand il est plein, on le tire sur le rivage, on s’assied, on ramasse dans des paniers ce qui est bon, et on rejette ce qui ne vaut rien. Ainsi en sera-t-il à la fin du monde : les anges sortiront pour séparer les méchants du milieu des justes et les jetteront dans la fournaise : là, il y aura des pleurs et des grincements de dents. » « Avez-vous compris tout cela ? » Ils lui répondent : « Oui ». Jésus ajouta : « C’est pourquoi tout scribe devenu disciple du royaume des Cieux est comparable à un maître de maison qui tire de son trésor du neuf et de l’ancien. » Lorsque Jésus eut terminé ces paraboles, il s’éloigna de là. – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là, Jésus disait aux foules :     « Le royaume des Cieux est encore comparable à un filet que l’on jette dans la mer, et qui ramène toutes sortes de poissons.     Quand il est plein, on le tire sur le rivage, on s’assied, on ramasse dans des paniers ce qui est bon, et on rejette ce qui ne vaut rien.     Ainsi en sera-t-il à la fin du monde : les anges sortiront pour séparer les méchants du milieu des justes     et les jetteront dans la fournaise : là, il y aura des pleurs et des grincements de dents. »      « Avez-vous compris tout cela ? » Ils lui répondent : « Oui ».     Jésus ajouta : « C’est pourquoi tout scribe devenu disciple du royaume des Cieux est comparable à un maître de maison qui tire de son trésor du neuf et de l’ancien. »      Lorsque Jésus eut terminé ces paraboles, il s’éloigna de là.              – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>