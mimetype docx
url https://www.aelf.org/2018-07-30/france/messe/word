--- v0 (2025-10-24)
+++ v1 (2026-11-02)
@@ -39,87 +39,87 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Jr 13, 1-11)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ainsi m’a parlé le Seigneur : « Va, tu achèteras une ceinture de lin et tu la mettras sur tes reins. Évite de la tremper dans l’eau. » Selon la parole du Seigneur, j’ai acheté une ceinture et je l’ai mise sur mes reins. De nouveau, la parole du Seigneur me fut adressée : « Avec la ceinture que tu as achetée et que tu portes sur les reins, lève-toi, va jusqu’à l’Euphrate, et là-bas cache-la dans la fente d’un rocher. » Je suis donc allé la cacher près de l’Euphrate, comme le Seigneur me l’avait ordonné. Longtemps après, le Seigneur m’a dit : « Lève-toi, va jusqu’à l’Euphrate, et reprends la ceinture que je t’ai ordonné de cacher là-bas. » Je suis donc allé jusqu’à l’Euphrate, j’ai creusé, et j’ai repris la ceinture de l’endroit où je l’avais cachée. Et voici : la ceinture était pourrie, hors d’usage ! Alors la parole du Seigneur me fut adressée : « Ainsi parle le Seigneur : Voilà comment je ferai pourrir l’immense orgueil de Juda et de Jérusalem. Ce peuple mauvais, qui suit les penchants de son cœur endurci et qui marche à la suite d’autres dieux, pour les servir et se prosterner devant eux, il deviendra pareil à cette ceinture qui est hors d’usage. En effet, de même qu’un homme s’attache une ceinture autour des reins, de même je m’étais attaché toute la maison d’Israël et toute la maison de Juda – oracle du Seigneur, pour qu’elles soient mon peuple, mon renom, ma louange et ma parure. Mais elles n’ont pas écouté ! » – Parole du Seigneur.
+        <w:t xml:space="preserve">Ainsi m’a parlé le Seigneur : « Va, tu achèteras une ceinture de lin et tu la mettras sur tes reins. Évite de la tremper dans l’eau. »     Selon la parole du Seigneur, j’ai acheté une ceinture et je l’ai mise sur mes reins.     De nouveau, la parole du Seigneur me fut adressée :     « Avec la ceinture que tu as achetée et que tu portes sur les reins, lève-toi, va jusqu’à l’Euphrate, et là-bas cache-la dans la fente d’un rocher. »     Je suis donc allé la cacher près de l’Euphrate, comme le Seigneur me l’avait ordonné.     Longtemps après, le Seigneur m’a dit : « Lève-toi, va jusqu’à l’Euphrate, et reprends la ceinture que je t’ai ordonné de cacher là-bas. »     Je suis donc allé jusqu’à l’Euphrate, j’ai creusé, et j’ai repris la ceinture de l’endroit où je l’avais cachée. Et voici : la ceinture était pourrie, hors d’usage !      Alors la parole du Seigneur me fut adressée : « Ainsi parle le Seigneur : Voilà comment je ferai pourrir l’immense orgueil de Juda et de Jérusalem.     Ce peuple mauvais, qui suit les penchants de son cœur endurci et qui marche à la suite d’autres dieux, pour les servir et se prosterner devant eux, il deviendra pareil à cette ceinture qui est hors d’usage.     En effet, de même qu’un homme s’attache une ceinture autour des reins, de même je m’étais attaché toute la maison d’Israël et toute la maison de Juda – oracle du Seigneur, pour qu’elles soient mon peuple, mon renom, ma louange et ma parure. Mais elles n’ont pas écouté ! »              – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Cantique (Dt 32, 18-19, 20, 21)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tu dédaignes le Rocher qui t’a mis au monde ; le Dieu qui t’a engendré, tu l’oublies. Le Seigneur l’a vu : il réprouve ses fils et ses filles qui l’ont exaspéré. Il dit : « Je vais leur cacher ma face et je verrai quel sera leur avenir. oui, c’est une engeance pervertie, ce sont des enfants sans foi. « Eux m’ont rendu jaloux par un dieu qui n’est pas dieu, exaspéré par leurs vaines idoles ; moi, je vais les rendre jaloux par un peuple qui n’est pas un peuple, les exaspérer par une nation stupide. »
+        <w:t xml:space="preserve">Tu dédaignes le Rocher qui t’a mis au monde ; le Dieu qui t’a engendré, tu l’oublies. Le Seigneur l’a vu : il réprouve ses fils et ses filles qui l’ont exaspéré.  Il dit : « Je vais leur cacher ma face et je verrai quel sera leur avenir. oui, c’est une engeance pervertie, ce sont des enfants sans foi.  « Eux m’ont rendu jaloux par un dieu qui n’est pas dieu, exaspéré par leurs vaines idoles ; moi, je vais les rendre jaloux       par un peuple qui n’est pas un peuple, les exaspérer par une nation stupide. »
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Mt 13, 31-35)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, Jésus proposa aux foules une autre parabole : « Le royaume des Cieux est comparable à une graine de moutarde qu’un homme a prise et qu’il a semée dans son champ. C’est la plus petite de toutes les semences, mais, quand elle a poussé, elle dépasse les autres plantes potagères et devient un arbre, si bien que les oiseaux du ciel viennent et font leurs nids dans ses branches. » Il leur dit une autre parabole : « Le royaume des Cieux est comparable au levain qu’une femme a pris et qu’elle a enfoui dans trois mesures de farine, jusqu’à ce que toute la pâte ait levé. » Tout cela, Jésus le dit aux foules en paraboles, et il ne leur disait rien sans parabole, accomplissant ainsi la parole du prophète : J’ouvrirai la bouche pour des paraboles, je publierai ce qui fut caché depuis la fondation du monde. – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là,     Jésus proposa aux foules une autre parabole : « Le royaume des Cieux est comparable à une graine de moutarde qu’un homme a prise et qu’il a semée dans son champ.     C’est la plus petite de toutes les semences, mais, quand elle a poussé, elle dépasse les autres plantes potagères et devient un arbre, si bien que les oiseaux du ciel viennent et font leurs nids dans ses branches. »     Il leur dit une autre parabole : « Le royaume des Cieux est comparable au levain qu’une femme a pris et qu’elle a enfoui dans trois mesures de farine, jusqu’à ce que toute la pâte ait levé. »      Tout cela, Jésus le dit aux foules en paraboles, et il ne leur disait rien sans parabole,     accomplissant ainsi la parole du prophète :J’ouvrirai la bouche pour des paraboles, je publierai ce qui fut caché depuis la fondation du monde.              – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>