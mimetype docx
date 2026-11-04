--- v0 (2025-11-03)
+++ v1 (2026-11-04)
@@ -39,105 +39,105 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Si 44, 1.10-15)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Faisons l’éloge de ces hommes glorieux qui sont nos ancêtres. Ceux-là sont des hommes de miséricorde, leurs œuvres de justice n’ont pas été oubliées. Avec leur postérité se maintiendra le bel héritage que sont leurs descendants. Leur postérité a persévéré dans les lois de l’Alliance, leurs enfants y sont restés fidèles grâce à eux. Leur descendance subsistera toujours, jamais leur gloire ne sera effacée. Leurs corps ont été ensevelis dans la paix, et leur nom reste vivant pour toutes les générations. Les peuples raconteront leur sagesse, l’assemblée proclamera leurs louanges. – Parole du Seigneur. OU BIEN
+        <w:t xml:space="preserve">          Faisons l’éloge de ces hommes glorieux qui sont nos ancêtres.   Ceux-là sont des hommes de miséricorde, leurs œuvres de justice n’ont pas été oubliées.   Avec leur postérité se maintiendra le bel héritage que sont leurs descendants.   Leur postérité a persévéré dans les lois de l’Alliance, leurs enfants y sont restés fidèles grâce à eux.   Leur descendance subsistera toujours, jamais leur gloire ne sera effacée.   Leurs corps ont été ensevelis dans la paix, et leur nom reste vivant pour toutes les générations.   Les peuples raconteront leur sagesse, l’assemblée proclamera leurs louanges.            – Parole du Seigneur.  OU BIEN
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Première lecture (He 11, 1-2.8-12)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Frères, la foi est une façon de posséder ce que l’on espère, un moyen de connaître des réalités qu’on ne voit pas. Et quand l’Écriture rend témoignage aux anciens, c’est à cause de leur foi. Grâce à la foi, Abraham obéit à l’appel de Dieu : il partit vers un pays qu’il devait recevoir en héritage, et il partit sans savoir où il allait. Grâce à la foi, il vint séjourner en immigré dans la Terre promise, comme en terre étrangère ; il vivait sous la tente, ainsi qu’Isaac et Jacob, héritiers de la même promesse, car il attendait la ville qui aurait de vraies fondations, la ville dont Dieu lui-même est le bâtisseur et l’architecte. Grâce à la foi, Sara, elle aussi, malgré son âge, fut rendue capable d’être à l’origine d’une descendance parce qu’elle pensait que Dieu est fidèle à ses promesses. C’est pourquoi, d’un seul homme, déjà marqué par la mort, a pu naître une descendance aussi nombreuse que les étoiles du ciel et que le sable au bord de la mer, une multitude innombrable. – Parole du Seigneur.
+        <w:t xml:space="preserve">Frères,   la foi est une façon de posséder ce que l’on espère, un moyen de connaître des réalités qu’on ne voit pas.   Et quand l’Écriture rend témoignage aux anciens, c’est à cause de leur foi.    Grâce à la foi, Abraham obéit à l’appel de Dieu : il partit vers un pays qu’il devait recevoir en héritage, et il partit sans savoir où il allait.   Grâce à la foi, il vint séjourner en immigré dans la Terre promise, comme en terre étrangère ; il vivait sous la tente, ainsi qu’Isaac et Jacob, héritiers de la même promesse,   car il attendait la ville qui aurait de vraies fondations, la ville dont Dieu lui-même est le bâtisseur et l’architecte.    Grâce à la foi, Sara, elle aussi, malgré son âge, fut rendue capable d’être à l’origine d’une descendance parce qu’elle pensait que Dieu est fidèle à ses promesses.   C’est pourquoi, d’un seul homme, déjà marqué par la mort, a pu naître une descendance aussi nombreuse que les étoiles du ciel et que le sable au bord de la mer, une multitude innombrable.            – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Psaume (131 (132), 11, 13-14, 17-18)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Le Seigneur l’a juré à David, et jamais il ne reprendra sa parole : « C’est un homme issu de toi que je placerai sur ton trône. » Car le Seigneur a fait choix de Sion ; elle est le séjour qu’il désire : « Voilà mon repos à tout jamais, c’est le séjour que j’avais désiré. « Là, je ferai germer la force de David ; pour mon messie, j’ai allumé une lampe. Je vêtirai ses ennemis de honte, mais, sur lui, la couronne fleurira. »
+        <w:t xml:space="preserve">Le Seigneur l’a juré à David, et jamais il ne reprendra sa parole : « C’est un homme issu de toi que je placerai sur ton trône. »  Car le Seigneur a fait choix de Sion ; elle est le séjour qu’il désire : « Voilà mon repos à tout jamais, c’est le séjour que j’avais désiré.  « Là, je ferai germer la force de David ; pour mon messie, j’ai allumé une lampe. Je vêtirai ses ennemis de honte, mais, sur lui, la couronne fleurira. »
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc5"/>
       <w:r>
         <w:t>Évangile (Mt 13, 16-17)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, Jésus disait à ses disciples : « Heureux vos yeux puisqu’ils voient, et vos oreilles puisqu’elles entendent ! Amen, je vous le dis : beaucoup de prophètes et de justes ont désiré voir ce que vous voyez, et ne l’ont pas vu, entendre ce que vous entendez, et ne l’ont pas entendu. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là, Jésus disait à ses disciples :   « Heureux vos yeux puisqu’ils voient, et vos oreilles puisqu’elles entendent !   Amen, je vous le dis : beaucoup de prophètes et de justes ont désiré voir ce que vous voyez, et ne l’ont pas vu, entendre ce que vous entendez, et ne l’ont pas entendu. »            – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -218,50 +218,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>