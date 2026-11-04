--- v0 (2025-12-04)
+++ v1 (2026-11-04)
@@ -38,105 +38,105 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Am 7, 12-15)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ces jours-là, Amazias, prêtre de Béthel, dit au prophète Amos : « Toi, le voyant, va-t’en d’ici, fuis au pays de Juda ; c’est là-bas que tu pourras gagner ta vie en faisant ton métier de prophète. Mais ici, à Béthel, arrête de prophétiser ; car c’est un sanctuaire royal, un temple du royaume. » Amos répondit à Amazias : « Je n’étais pas prophète ni fils de prophète ; j’étais bouvier, et je soignais les sycomores. Mais le Seigneur m’a saisi quand j’étais derrière le troupeau, et c’est lui qui m’a dit : ‘Va, tu seras prophète pour mon peuple Israël.’ » – Parole du Seigneur.
+        <w:t xml:space="preserve">En ces jours-là,      Amazias, prêtre de Béthel, dit au prophète Amos : « Toi, le voyant, va-t’en d’ici,  fuis au pays de Juda ;  c’est là-bas que tu pourras gagner ta vie  en faisant ton métier de prophète.      Mais ici, à Béthel, arrête de prophétiser ;  car c’est un sanctuaire royal,  un temple du royaume. »     Amos répondit à Amazias :  « Je n’étais pas prophète  ni fils de prophète ;  j’étais bouvier, et je soignais les sycomores.      Mais le Seigneur m’a saisi quand j’étais derrière le troupeau,  et c’est lui qui m’a dit :  ‘Va, tu seras prophète pour mon peuple Israël.’ »      – Parole du Seigneur.   
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 84 (85), 9ab.10, 11-12, 13-14)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">J’écoute : que dira le Seigneur Dieu ? Ce qu’il dit, c’est la paix pour son peuple et ses fidèles. Son salut est proche de ceux qui le craignent, et la gloire habitera notre terre. Amour et vérité se rencontrent, justice et paix s’embrassent ; la vérité germera de la terre et du ciel se penchera la justice. Le Seigneur donnera ses bienfaits, et notre terre donnera son fruit. La justice marchera devant lui, et ses pas traceront le chemin.
+        <w:t xml:space="preserve">J’écoute : que dira le Seigneur Dieu ? Ce qu’il dit, c’est la paix pour son peuple et ses fidèles. Son salut est proche de ceux qui le craignent, et la gloire habitera notre terre.  Amour et vérité se rencontrent, justice et paix s’embrassent ; la vérité germera de la terre et du ciel se penchera la justice.  Le Seigneur donnera ses bienfaits, et notre terre donnera son fruit. La justice marchera devant lui,  et ses pas traceront le chemin.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Deuxième lecture (Ep 1,3-14)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Béni soit Dieu, le Père de notre Seigneur Jésus Christ ! Il nous a bénis et comblés des bénédictions de l’Esprit, au ciel, dans le Christ. Il nous a choisis, dans le Christ, avant la fondation du monde, pour que nous soyons saints, immaculés devant lui, dans l’amour. Il nous a prédestinés à être, pour lui, des fils adoptifs par Jésus, le Christ. Ainsi l’a voulu sa bonté, à la louange de gloire de sa grâce, la grâce qu’il nous donne dans le Fils bien-aimé. En lui, par son sang, nous avons la rédemption, le pardon de nos fautes. C’est la richesse de la grâce que Dieu a fait déborder jusqu’à nous en toute sagesse et intelligence. Il nous dévoile ainsi le mystère de sa volonté, selon que sa bonté l’avait prévu dans le Christ : pour mener les temps à leur plénitude, récapituler toutes choses dans le Christ, celles du ciel et celles de la terre. En lui, nous sommes devenus le domaine particulier de Dieu, nous y avons été prédestinés selon le projet de celui qui réalise tout ce qu’il a décidé : il a voulu que nous vivions à la louange de sa gloire, nous qui avons d’avance espéré dans le Christ. En lui, vous aussi, après avoir écouté la parole de vérité, l’Évangile de votre salut, et après y avoir cru, vous avez reçu la marque de l’Esprit Saint. Et l’Esprit promis par Dieu est une première avance sur notre héritage, en vue de la rédemption que nous obtiendrons, à la louange de sa gloire. – Parole du Seigneur.
+        <w:t xml:space="preserve">    Béni soit Dieu, le Père de notre Seigneur Jésus Christ ! Il nous a bénis et comblés des bénédictions de l’Esprit, au ciel, dans le Christ.      Il nous a choisis, dans le Christ, avant la fondation du monde, pour que nous soyons saints, immaculés  devant lui, dans l’amour.      Il nous a prédestinés à être, pour lui, des fils adoptifs par Jésus, le Christ.  Ainsi l’a voulu sa bonté,     à la louange de gloire de sa grâce, la grâce qu’il nous donne dans le Fils bien-aimé.      En lui, par son sang, nous avons la rédemption, le pardon de nos fautes.  C’est la richesse de la grâce que Dieu a fait déborder jusqu’à nous en toute sagesse et intelligence.       Il nous dévoile ainsi le mystère de sa volonté, selon que sa bonté l’avait prévu dans le Christ :     pour mener les temps à leur plénitude, récapituler toutes choses dans le Christ, celles du ciel et celles de la terre.      En lui, nous sommes devenus le domaine particulier de Dieu, nous y avons été prédestinés  selon le projet de celui qui réalise tout ce qu’il a décidé : il a voulu  que nous vivions  à la louange de sa gloire, nous qui avons d’avance espéré dans le Christ.      En lui, vous aussi, après avoir écouté la parole de vérité, l’Évangile de votre salut, et après y avoir cru, vous avez reçu la marque de l’Esprit Saint. Et l’Esprit promis par Dieu     est une première avance sur notre héritage, en vue de la rédemption que nous obtiendrons, à la louange de sa gloire.      – Parole du Seigneur.   
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc5"/>
       <w:r>
         <w:t>Évangile (Mc 6,7-13)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, Jésus appela les Douze ; alors il commença à les envoyer en mission deux par deux. Il leur donnait autorité sur les esprits impurs, et il leur prescrivit de ne rien prendre pour la route, mais seulement un bâton ; pas de pain, pas de sac, pas de pièces de monnaie dans leur ceinture. « Mettez des sandales, ne prenez pas de tunique de rechange. » Il leur disait encore : « Quand vous avez trouvé l’hospitalité dans une maison, restez-y jusqu’à votre départ. Si, dans une localité, on refuse de vous accueillir et de vous écouter, partez et secouez la poussière de vos pieds : ce sera pour eux un témoignage. » Ils partirent, et proclamèrent qu’il fallait se convertir. Ils expulsaient beaucoup de démons, faisaient des onctions d’huile à de nombreux malades, et les guérissaient. – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là,     Jésus appela les Douze ;  alors il commença à les envoyer en mission deux par deux.  Il leur donnait autorité sur les esprits impurs,      et il leur prescrivit de ne rien prendre pour la route,  mais seulement un bâton ;  pas de pain, pas de sac,  pas de pièces de monnaie dans leur ceinture.      « Mettez des sandales,  ne prenez pas de tunique de rechange. »      Il leur disait encore :  « Quand vous avez trouvé l’hospitalité dans une maison,  restez-y jusqu’à votre départ.      Si, dans une localité,  on refuse de vous accueillir et de vous écouter,  partez et secouez la poussière de vos pieds :  ce sera pour eux un témoignage. »      Ils partirent,  et proclamèrent qu’il fallait se convertir.      Ils expulsaient beaucoup de démons,  faisaient des onctions d’huile à de nombreux malades,  et les guérissaient.      – Acclamons la Parole de Dieu.         
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -217,50 +217,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>