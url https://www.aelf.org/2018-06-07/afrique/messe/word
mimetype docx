--- v0 (2025-12-16)
+++ v1 (2026-11-05)
@@ -8,117 +8,117 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
-        <w:t>jeudi  7 juin 2018
+        <w:t>jeudi 7 juin 2018
 jeudi, 9ème Semaine du Temps Ordinaire
 </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (2 Tm 2, 8-15)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bien-aimé, souviens-toi de Jésus Christ, ressuscité d’entre les morts, le descendant de David : voilà mon Évangile. C’est pour lui que j’endure la souffrance, jusqu’à être enchaîné comme un malfaiteur. Mais on n’enchaîne pas la parole de Dieu ! C’est pourquoi je supporte tout pour ceux que Dieu a choisis, afin qu’ils obtiennent, eux aussi, le salut qui est dans le Christ Jésus, avec la gloire éternelle. Voici une parole digne de foi : Si nous sommes morts avec lui, avec lui nous vivrons. Si nous supportons l’épreuve, avec lui nous régnerons. Si nous le rejetons, lui aussi nous rejettera. Si nous manquons de foi, lui reste fidèle à sa parole, car il ne peut se rejeter lui-même. Voilà ce que tu dois rappeler, en déclarant solennellement devant Dieu qu’il faut bannir les querelles de mots : elles ne servent à rien, sinon à perturber ceux qui les écoutent. Toi-même, efforce-toi de te présenter devant Dieu comme quelqu’un qui a fait ses preuves, un ouvrier qui n’a pas à rougir de ce qu’il a fait et qui trace tout droit le chemin de la parole de vérité. – Parole du Seigneur.
+        <w:t xml:space="preserve">Bien-aimé,     souviens-toi de Jésus Christ, ressuscité d’entre les morts, le descendant de David : voilà mon Évangile.     C’est pour lui que j’endure la souffrance, jusqu’à être enchaîné comme un malfaiteur. Mais on n’enchaîne pas la parole de Dieu !     C’est pourquoi je supporte tout pour ceux que Dieu a choisis, afin qu’ils obtiennent, eux aussi, le salut qui est dans le Christ Jésus, avec la gloire éternelle.      Voici une parole digne de foi : Si nous sommes morts avec lui, avec lui nous vivrons.     Si nous supportons l’épreuve, avec lui nous régnerons. Si nous le rejetons, lui aussi nous rejettera.     Si nous manquons de foi, lui reste fidèle à sa parole, car il ne peut se rejeter lui-même.     Voilà ce que tu dois rappeler, en déclarant solennellement devant Dieu qu’il faut bannir les querelles de mots : elles ne servent à rien, sinon à perturber ceux qui les écoutent.     Toi-même, efforce-toi de te présenter devant Dieu comme quelqu’un qui a fait ses preuves, un ouvrier qui n’a pas à rougir de ce qu’il a fait et qui trace tout droit le chemin de la parole de vérité.              – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 24 (25), 4-5ab, 8-9, 10.14)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seigneur, enseigne-moi tes voies, fais-moi connaître ta route. Dirige-moi par ta vérité, enseigne-moi, car tu es le Dieu qui me sauve. Il est droit, il est bon, le Seigneur, lui qui montre aux pécheurs le chemin. Sa justice dirige les humbles, il enseigne aux humbles son chemin. Les voies du Seigneur sont amour et vérité pour qui veille à son alliance et à ses lois. Le secret du Seigneur est pour ceux qui le craignent ; à ceux-là, il fait connaître son alliance.
+        <w:t xml:space="preserve">Seigneur, enseigne-moi tes voies, fais-moi connaître ta route. Dirige-moi par ta vérité, enseigne-moi, car tu es le Dieu qui me sauve.  Il est droit, il est bon, le Seigneur, lui qui montre aux pécheurs le chemin. Sa justice dirige les humbles, il enseigne aux humbles son chemin.  Les voies du Seigneur sont amour et vérité pour qui veille à son alliance et à ses lois. Le secret du Seigneur est pour ceux qui le craignent ; à ceux-là, il fait connaître son alliance.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Mc 12, 28b-34)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, un scribe s’avança pour demander à Jésus : « Quel est le premier de tous les commandements ? » Jésus lui fit cette réponse : « Voici le premier : Écoute, Israël : le Seigneur notre Dieu est l’unique Seigneur. Tu aimeras le Seigneur ton Dieu de tout ton cœur, de toute ton âme, de tout ton esprit et de toute ta force. Et voici le second : Tu aimeras ton prochain comme toi-même. Il n’y a pas de commandement plus grand que ceux-là. » Le scribe reprit : « Fort bien, Maître, tu as dit vrai : Dieu est l’Unique et il n’y en a pas d’autre que lui. L’aimer de tout son cœur, de toute son intelligence, de toute sa force, et aimer son prochain comme soi-même, vaut mieux que toute offrande d’holocaustes et de sacrifices. » Jésus, voyant qu’il avait fait une remarque judicieuse, lui dit : « Tu n’es pas loin du royaume de Dieu. » Et personne n’osait plus l’interroger. – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là,     un scribe s’avança pour demander à Jésus : « Quel est le premier de tous les commandements ? »     Jésus lui fit cette réponse : « Voici le premier :Écoute, Israël : le Seigneur notre Dieu est l’unique Seigneur.     Tu aimeras le Seigneur ton Dieu de tout ton cœur, de toute ton âme, de tout ton esprit et de toute ta force.     Et voici le second :Tu aimeras ton prochain comme toi-même. Il n’y a pas de commandement plus grand que ceux-là. »     Le scribe reprit : « Fort bien, Maître, tu as dit vrai : Dieu est l’Unique et il n’y en a pas d’autre que lui.     L’aimer de tout son cœur, de toute son intelligence, de toute sa force, et aimer son prochain comme soi-même, vaut mieux que toute offrande d’holocaustes et de sacrifices. »     Jésus, voyant qu’il avait fait une remarque judicieuse, lui dit : « Tu n’es pas loin du royaume de Dieu. » Et personne n’osait plus l’interroger.              – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -199,50 +199,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>