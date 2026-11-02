--- v0 (2025-10-18)
+++ v1 (2026-11-02)
@@ -8,118 +8,118 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
-        <w:t>mercredi  4 avril 2018
+        <w:t>mercredi 4 avril 2018
 Mercredi dans l'Octave de Pâques
 Solennité du Seigneur
 </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Ac 3, 1-10)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ces jours-là, Pierre et Jean montaient au Temple pour la prière de l’après-midi, à la neuvième heure. On y amenait alors un homme, infirme de naissance, que l’on installait chaque jour à la porte du Temple, appelée la « Belle-Porte », pour qu’il demande l’aumône à ceux qui entraient. Voyant Pierre et Jean qui allaient entrer dans le Temple, il leur demanda l’aumône. Alors Pierre, ainsi que Jean, fixa les yeux sur lui, et il dit : « Regarde-nous ! » L’homme les observait, s’attendant à recevoir quelque chose de leur part. Pierre déclara : « De l’argent et de l’or, je n’en ai pas ; mais ce que j’ai, je te le donne : au nom de Jésus Christ le Nazaréen, lève-toi et marche. » Alors, le prenant par la main droite, il le releva et, à l’instant même, ses pieds et ses chevilles s’affermirent. D’un bond, il fut debout et il marchait. Entrant avec eux dans le Temple, il marchait, bondissait, et louait Dieu. Et tout le peuple le vit marcher et louer Dieu. On le reconnaissait : c’est bien lui qui était assis à la « Belle-Porte » du Temple pour demander l’aumône. Et les gens étaient frappés de stupeur et désorientés devant ce qui lui était arrivé. – Parole du Seigneur.
+        <w:t xml:space="preserve">En ces jours-là, Pierre et Jean montaient au Temple pour la prière de l’après-midi, à la neuvième heure. On y amenait alors un homme, infirme de naissance, que l’on installait chaque jour à la porte du Temple, appelée la « Belle-Porte », pour qu’il demande l’aumône à ceux qui entraient. Voyant Pierre et Jean qui allaient entrer dans le Temple, il leur demanda l’aumône. Alors Pierre, ainsi que Jean, fixa les yeux sur lui, et il dit : « Regarde-nous ! » L’homme les observait, s’attendant à recevoir quelque chose de leur part. Pierre déclara : « De l’argent et de l’or, je n’en ai pas ; mais ce que j’ai, je te le donne : au nom de Jésus Christ le Nazaréen, lève-toi et marche. » Alors, le prenant par la main droite, il le releva et, à l’instant même, ses pieds et ses chevilles s’affermirent. D’un bond, il fut debout et il marchait. Entrant avec eux dans le Temple, il marchait, bondissait, et louait Dieu. Et tout le peuple le vit marcher et louer Dieu. On le reconnaissait : c’est bien lui qui était assis à la « Belle-Porte » du Temple pour demander l’aumône. Et les gens étaient frappés de stupeur et désorientés devant ce qui lui était arrivé.  – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (104 (105), 1-2, 3-4, 6-7, 8-9)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rendez grâce au Seigneur, proclamez son nom, annoncez parmi les peuples ses hauts faits ; chantez et jouez pour lui, redites sans fin ses merveilles. Glorifiez-vous de son nom très saint : joie pour les cœurs qui cherchent Dieu ! Cherchez le Seigneur et sa puissance, recherchez sans trêve sa face. Vous, la race d’Abraham son serviteur, les fils de Jacob, qu’il a choisis. Le Seigneur, c’est lui notre Dieu : ses jugements font loi pour l’univers. Il s’est toujours souvenu de son alliance, parole édictée pour mille générations : promesse faite à Abraham, garantie par serment à Isaac.
+        <w:t xml:space="preserve">Rendez grâce au Seigneur, proclamez son nom, annoncez parmi les peuples ses hauts faits ; chantez et jouez pour lui, redites sans fin ses merveilles.  Glorifiez-vous de son nom très saint : joie pour les cœurs qui cherchent Dieu ! Cherchez le Seigneur et sa puissance, recherchez sans trêve sa face.  Vous, la race d’Abraham son serviteur, les fils de Jacob, qu’il a choisis. Le Seigneur, c’est lui notre Dieu : ses jugements font loi pour l’univers.  Il s’est toujours souvenu de son alliance, parole édictée pour mille générations : promesse faite à Abraham, garantie par serment à Isaac.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Lc 24, 13-35)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Le même jour (c’est-à-dire le premier jour de la semaine), deux disciples faisaient route vers un village appelé Emmaüs, à deux heures de marche de Jérusalem, et ils parlaient entre eux de tout ce qui s’était passé. Or, tandis qu’ils s’entretenaient et s’interrogeaient, Jésus lui-même s’approcha, et il marchait avec eux. Mais leurs yeux étaient empêchés de le reconnaître. Jésus leur dit : « De quoi discutez-vous en marchant ? » Alors, ils s’arrêtèrent, tout tristes. L’un des deux, nommé Cléophas, lui répondit : « Tu es bien le seul étranger résidant à Jérusalem qui ignore les événements de ces jours-ci. » Il leur dit : « Quels événements ? » Ils lui répondirent : « Ce qui est arrivé à Jésus de Nazareth, cet homme qui était un prophète puissant par ses actes et ses paroles devant Dieu et devant tout le peuple : comment les grands prêtres et nos chefs l’ont livré, ils l’ont fait condamner à mort et ils l’ont crucifié. Nous, nous espérions que c’était lui qui allait délivrer Israël. Mais avec tout cela, voici déjà le troisième jour qui passe depuis que c’est arrivé. À vrai dire, des femmes de notre groupe nous ont remplis de stupeur. Quand, dès l’aurore, elles sont allées au tombeau, elles n’ont pas trouvé son corps ; elles sont venues nous dire qu’elles avaient même eu une vision : des anges, qui disaient qu’il est vivant. Quelques-uns de nos compagnons sont allés au tombeau, et ils ont trouvé les choses comme les femmes l’avaient dit ; mais lui, ils ne l’ont pas vu. » Il leur dit alors : « Esprits sans intelligence ! Comme votre cœur est lent à croire tout ce que les prophètes ont dit ! Ne fallait-il pas que le Christ souffrît cela pour entrer dans sa gloire ? » Et, partant de Moïse et de tous les Prophètes, il leur interpréta, dans toute l’Écriture, ce qui le concernait. Quand ils approchèrent du village où ils se rendaient, Jésus fit semblant d’aller plus loin. Mais ils s’efforcèrent de le retenir : « Reste avec nous, car le soir approche et déjà le jour baisse. » Il entra donc pour rester avec eux. Quand il fut à table avec eux, ayant pris le pain, il prononça la bénédiction et, l’ayant rompu, il le leur donna. Alors leurs yeux s’ouvrirent, et ils le reconnurent, mais il disparut à leurs regards. Ils se dirent l’un à l’autre : « Notre cœur n’était-il pas brûlant en nous, tandis qu’il nous parlait sur la route et nous ouvrait les Écritures ? » À l’instant même, ils se levèrent et retournèrent à Jérusalem. Ils y trouvèrent réunis les onze Apôtres et leurs compagnons, qui leur dirent : « Le Seigneur est réellement ressuscité : il est apparu à Simon-Pierre. » À leur tour, ils racontaient ce qui s’était passé sur la route, et comment le Seigneur s’était fait reconnaître par eux à la fraction du pain. – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">Le même jour (c’est-à-dire le premier jour de la semaine), deux disciples faisaient route vers un village appelé Emmaüs, à deux heures de marche de Jérusalem, et ils parlaient entre eux de tout ce qui s’était passé.  Or, tandis qu’ils s’entretenaient et s’interrogeaient, Jésus lui-même s’approcha, et il marchait avec eux. Mais leurs yeux étaient empêchés de le reconnaître. Jésus leur dit : « De quoi discutez-vous en marchant ? » Alors, ils s’arrêtèrent, tout tristes. L’un des deux, nommé Cléophas, lui répondit : « Tu es bien le seul étranger résidant à Jérusalem qui ignore les événements de ces jours-ci. » Il leur dit : « Quels événements ? » Ils lui répondirent : « Ce qui est arrivé à Jésus de Nazareth, cet homme qui était un prophète puissant par ses actes et ses paroles devant Dieu et devant tout le peuple : comment les grands prêtres et nos chefs l’ont livré, ils l’ont fait condamner à mort et ils l’ont crucifié. Nous, nous espérions que c’était lui qui allait délivrer Israël. Mais avec tout cela, voici déjà le troisième jour qui passe depuis que c’est arrivé. À vrai dire, des femmes de notre groupe nous ont remplis de stupeur. Quand, dès l’aurore, elles sont allées au tombeau, elles n’ont pas trouvé son corps ; elles sont venues nous dire qu’elles avaient même eu une vision : des anges, qui disaient qu’il est vivant. Quelques-uns de nos compagnons sont allés au tombeau, et ils ont trouvé les choses comme les femmes l’avaient dit ; mais lui, ils ne l’ont pas vu. » Il leur dit alors : « Esprits sans intelligence ! Comme votre cœur est lent à croire tout ce que les prophètes ont dit ! Ne fallait-il pas que le Christ souffrît cela pour entrer dans sa gloire ? » Et, partant de Moïse et de tous les Prophètes, il leur interpréta, dans toute l’Écriture, ce qui le concernait.  Quand ils approchèrent du village où ils se rendaient, Jésus fit semblant d’aller plus loin. Mais ils s’efforcèrent de le retenir : « Reste avec nous, car le soir approche et déjà le jour baisse. » Il entra donc pour rester avec eux.  Quand il fut à table avec eux, ayant pris le pain, il prononça la bénédiction et, l’ayant rompu, il le leur donna. Alors leurs yeux s’ouvrirent, et ils le reconnurent, mais il disparut à leurs regards. Ils se dirent l’un à l’autre : « Notre cœur n’était-il pas brûlant en nous, tandis qu’il nous parlait sur la route et nous ouvrait les Écritures ? » À l’instant même, ils se levèrent et retournèrent à Jérusalem. Ils y trouvèrent réunis les onze Apôtres et leurs compagnons, qui leur dirent : « Le Seigneur est réellement ressuscité : il est apparu à Simon-Pierre. » À leur tour, ils racontaient ce qui s’était passé sur la route, et comment le Seigneur s’était fait reconnaître par eux à la fraction du pain.  – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>