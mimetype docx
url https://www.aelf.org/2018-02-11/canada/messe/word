--- v0 (2025-10-17)
+++ v1 (2026-10-29)
@@ -38,105 +38,105 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Lv 13, 1-2.45-46)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Le Seigneur parla à Moïse et à son frère Aaron, et leur dit : « Quand un homme aura sur la peau une tumeur, une inflammation ou une pustule, qui soit une tache de lèpre, on l’amènera au prêtre Aaron ou à l’un des prêtres ses fils. Le lépreux atteint d’une tache portera des vêtements déchirés et les cheveux en désordre, il se couvrira le haut du visage jusqu’aux lèvres, et il criera : “Impur ! Impur !” Tant qu’il gardera cette tache, il sera vraiment impur. C’est pourquoi il habitera à l’écart, son habitation sera hors du camp. » – Parole du Seigneur.
+        <w:t xml:space="preserve">Le Seigneur parla à Moïse et à son frère Aaron, et leur dit : « Quand un homme aura sur la peau une tumeur, une inflammation ou une pustule, qui soit une tache de lèpre, on l’amènera au prêtre Aaron ou à l’un des prêtres ses fils. Le lépreux atteint d’une tache portera des vêtements déchirés et les cheveux en désordre, il se couvrira le haut du visage jusqu’aux lèvres, et il criera : “Impur ! Impur !” Tant qu’il gardera cette tache, il sera vraiment impur. C’est pourquoi il habitera à l’écart, son habitation sera hors du camp. »  – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (31 (32), 1-2, 5ab, 5c.11)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Heureux l’homme dont la faute est enlevée, et le péché remis ! Heureux l’homme dont le Seigneur ne retient pas l’offense, dont l’esprit est sans fraude ! Je t’ai fait connaître ma faute, je n’ai pas caché mes torts. J’ai dit : « Je rendrai grâce au Seigneur en confessant mes péchés. » Toi, tu as enlevé l’offense de ma faute. Que le Seigneur soit votre joie ! Exultez, hommes justes ! Hommes droits, chantez votre allégresse !
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Deuxième lecture (1 Co 10, 31 – 11, 1)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Frères, tout ce que vous faites : manger, boire, ou toute autre action, faites-le pour la gloire de Dieu. Ne soyez un obstacle pour personne, ni pour les Juifs, ni pour les païens, ni pour l’Église de Dieu. Ainsi, moi-même, en toute circonstance, je tâche de m’adapter à tout le monde, sans chercher mon intérêt personnel, mais celui de la multitude des hommes, pour qu’ils soient sauvés. Imitez-moi, comme moi aussi j’imite le Christ. – Parole du Seigneur.
+        <w:t xml:space="preserve">Frères, tout ce que vous faites : manger, boire, ou toute autre action, faites-le pour la gloire de Dieu. Ne soyez un obstacle pour personne, ni pour les Juifs, ni pour les païens, ni pour l’Église de Dieu. Ainsi, moi-même, en toute circonstance, je tâche de m’adapter à tout le monde, sans chercher mon intérêt personnel, mais celui de la multitude des hommes, pour qu’ils soient sauvés. Imitez-moi, comme moi aussi j’imite le Christ.  – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc5"/>
       <w:r>
         <w:t>Évangile (Mc 1, 40-45)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, un lépreux vint auprès de Jésus ; il le supplia et, tombant à ses genoux, lui dit : « Si tu le veux, tu peux me purifier. » Saisi de compassion, Jésus étendit la main, le toucha et lui dit : « Je le veux, sois purifié. » À l’instant même, la lèpre le quitta et il fut purifié. Avec fermeté, Jésus le renvoya aussitôt en lui disant : « Attention, ne dis rien à personne, mais va te montrer au prêtre, et donne pour ta purification ce que Moïse a prescrit dans la Loi : cela sera pour les gens un témoignage. » Une fois parti, cet homme se mit à proclamer et à répandre la nouvelle, de sorte que Jésus ne pouvait plus entrer ouvertement dans une ville, mais restait à l’écart, dans des endroits déserts. De partout cependant on venait à lui. – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là, un lépreux vint auprès de Jésus ; il le supplia et, tombant à ses genoux, lui dit : « Si tu le veux, tu peux me purifier. » Saisi de compassion, Jésus étendit la main, le toucha et lui dit : « Je le veux, sois purifié. » À l’instant même, la lèpre le quitta et il fut purifié. Avec fermeté, Jésus le renvoya aussitôt en lui disant : « Attention, ne dis rien à personne, mais va te montrer au prêtre, et donne pour ta purification ce que Moïse a prescrit dans la Loi : cela sera pour les gens un témoignage. » Une fois parti, cet homme se mit à proclamer et à répandre la nouvelle, de sorte que Jésus ne pouvait plus entrer ouvertement dans une ville, mais restait à l’écart, dans des endroits déserts. De partout cependant on venait à lui.  – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -217,50 +217,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>