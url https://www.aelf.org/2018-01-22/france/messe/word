--- v0 (2025-10-21)
+++ v1 (2026-11-01)
@@ -39,87 +39,87 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (2 S 5, 1-7.10)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ces jours-là, toutes les tribus d’Israël vinrent trouver David à Hébron et lui dirent : « Vois ! Nous sommes de tes os et de ta chair. Dans le passé déjà, quand Saül était notre roi, c’est toi qui menais Israël en campagne et le ramenais, et le Seigneur t’a dit : “Tu seras le berger d’Israël mon peuple, tu seras le chef d’Israël.” » Ainsi, tous les anciens d’Israël vinrent trouver le roi à Hébron. Le roi David fit alliance avec eux, à Hébron, devant le Seigneur. Ils donnèrent l’onction à David pour le faire roi sur Israël. Il avait trente ans quand il devint roi, et il régna quarante ans : à Hébron il régna sur Juda pendant sept ans et demi ; et à Jérusalem il régna trente-trois ans, à la fois sur Israël et sur Juda. Le roi avec ses hommes marcha sur Jérusalem contre les habitants de la région, les Jébuséens. On lui dit : « Tu n’entreras pas ici : des aveugles et des boiteux suffiraient à te repousser. » Autrement dit : David n’entrera pas ici. Mais David s’empara de la forteresse de Sion – c’est la Cité de David. David devint de plus en plus puissant. Le Seigneur, Dieu des armées, était avec lui. – Parole du Seigneur.
+        <w:t xml:space="preserve">En ces jours-là,     toutes les tribus d’Israël vinrent trouver David à Hébron et lui dirent : « Vois ! Nous sommes de tes os et de ta chair.     Dans le passé déjà, quand Saül était notre roi, c’est toi qui menais Israël en campagne et le ramenais, et le Seigneur t’a dit : “Tu seras le berger d’Israël mon peuple, tu seras le chef d’Israël.” »     Ainsi, tous les anciens d’Israël vinrent trouver le roi à Hébron. Le roi David fit alliance avec eux, à Hébron, devant le Seigneur. Ils donnèrent l’onction à David pour le faire roi sur Israël.     Il avait trente ans quand il devint roi, et il régna quarante ans :     à Hébron il régna sur Juda pendant sept ans et demi ; et à Jérusalem il régna trente-trois ans, à la fois sur Israël et sur Juda.      Le roi avec ses hommes marcha sur Jérusalem contre les habitants de la région, les Jébuséens. On lui dit : « Tu n’entreras pas ici : des aveugles et des boiteux suffiraient à te repousser. » Autrement dit : David n’entrera pas ici.     Mais David s’empara de la forteresse de Sion – c’est la Cité de David.      David devint de plus en plus puissant. Le Seigneur, Dieu des armées, était avec lui.              – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 88 (89), 20, 21-22, 25-26)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Autrefois, tu as parlé à tes amis, dans une vision tu leur as dit : « J’ai donné mon appui à un homme d’élite, j’ai choisi dans ce peuple un jeune homme. « J’ai trouvé David, mon serviteur, je l’ai sacré avec mon huile sainte ; et ma main sera pour toujours avec lui, mon bras fortifiera son courage. « Mon amour et ma fidélité sont avec lui, mon nom accroît sa vigueur ; j’étendrai son pouvoir sur la mer et sa domination jusqu’aux fleuves. »
+        <w:t xml:space="preserve">Autrefois, tu as parlé à tes amis, dans une vision tu leur as dit : « J’ai donné mon appui à un homme d’élite, j’ai choisi dans ce peuple un jeune homme.  « J’ai trouvé David, mon serviteur, je l’ai sacré avec mon huile sainte ; et ma main sera pour toujours avec lui, mon bras fortifiera son courage.  « Mon amour et ma fidélité sont avec lui, mon nom accroît sa vigueur ; j’étendrai son pouvoir sur la mer et sa domination jusqu’aux fleuves. »
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Mc 3, 22-30)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, les scribes, qui étaient descendus de Jérusalem, disaient : « Ce Jésus est possédé par Béelzéboul ; c’est par le chef des démons qu’il expulse les démons. » Les appelant près de lui, Jésus leur dit en parabole : « Comment Satan peut-il expulser Satan ? Si un royaume est divisé contre lui-même, ce royaume ne peut pas tenir. Si les gens d’une même maison se divisent entre eux, ces gens ne pourront pas tenir. Si Satan s’est dressé contre lui-même, s’il est divisé, il ne peut pas tenir ; c’en est fini de lui. Mais personne ne peut entrer dans la maison d’un homme fort et piller ses biens, s’il ne l’a d’abord ligoté. Alors seulement il pillera sa maison. Amen, je vous le dis : Tout sera pardonné aux enfants des hommes : leurs péchés et les blasphèmes qu’ils auront proférés. Mais si quelqu’un blasphème contre l’Esprit Saint, il n’aura jamais de pardon. Il est coupable d’un péché pour toujours. » Jésus parla ainsi parce qu’ils avaient dit : « Il est possédé par un esprit impur. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là,     les scribes, qui étaient descendus de Jérusalem, disaient : « Ce Jésus est possédé par Béelzéboul ; c’est par le chef des démons qu’il expulse les démons. »     Les appelant près de lui, Jésus leur dit en parabole : « Comment Satan peut-il expulser Satan ?     Si un royaume est divisé contre lui-même, ce royaume ne peut pas tenir.     Si les gens d’une même maison se divisent entre eux, ces gens ne pourront pas tenir.     Si Satan s’est dressé contre lui-même, s’il est divisé, il ne peut pas tenir ; c’en est fini de lui.     Mais personne ne peut entrer dans la maison d’un homme fort et piller ses biens, s’il ne l’a d’abord ligoté. Alors seulement il pillera sa maison.     Amen, je vous le dis : Tout sera pardonné aux enfants des hommes : leurs péchés et les blasphèmes qu’ils auront proférés.     Mais si quelqu’un blasphème contre l’Esprit Saint, il n’aura jamais de pardon. Il est coupable d’un péché pour toujours. »     Jésus parla ainsi parce qu’ils avaient dit : « Il est possédé par un esprit impur. »              – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>