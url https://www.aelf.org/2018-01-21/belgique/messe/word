--- v0 (2025-10-14)
+++ v1 (2026-10-29)
@@ -38,105 +38,105 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Jon 3, 1-5.10)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">La parole du Seigneur fut adressée de nouveau à Jonas : « Lève-toi, va à Ninive, la grande ville païenne, proclame le message que je te donne sur elle. » Jonas se leva et partit pour Ninive, selon la parole du Seigneur. Or, Ninive était une ville extraordinairement grande : il fallait trois jours pour la traverser. Jonas la parcourut une journée à peine en proclamant : « Encore quarante jours, et Ninive sera détruite ! » Aussitôt, les gens de Ninive crurent en Dieu. Ils annoncèrent un jeûne, et tous, du plus grand au plus petit, se vêtirent de toile à sac. En voyant leur réaction, et comment ils se détournaient de leur conduite mauvaise, Dieu renonça au châtiment dont il les avait menacés. – Parole du Seigneur.
+        <w:t xml:space="preserve">La parole du Seigneur fut adressée de nouveau à Jonas : « Lève-toi, va à Ninive, la grande ville païenne, proclame le message que je te donne sur elle. » Jonas se leva et partit pour Ninive, selon la parole du Seigneur. Or, Ninive était une ville extraordinairement grande : il fallait trois jours pour la traverser. Jonas la parcourut une journée à peine en proclamant : « Encore quarante jours, et Ninive sera détruite ! » Aussitôt, les gens de Ninive crurent en Dieu. Ils annoncèrent un jeûne, et tous, du plus grand au plus petit, se vêtirent de toile à sac.  En voyant leur réaction, et comment ils se détournaient de leur conduite mauvaise, Dieu renonça au châtiment dont il les avait menacés.  – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (24 (25), 4-5ab, 6-7bc, 8-9)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seigneur, enseigne-moi tes voies, fais-moi connaître ta route. Dirige-moi par ta vérité, enseigne-moi, car tu es le Dieu qui me sauve. Rappelle-toi, Seigneur, ta tendresse, ton amour qui est de toujours. Dans ton amour, ne m’oublie pas, en raison de ta bonté, Seigneur. Il est droit, il est bon, le Seigneur, lui qui montre aux pécheurs le chemin. Sa justice dirige les humbles, il enseigne aux humbles son chemin.
+        <w:t xml:space="preserve">Seigneur, enseigne-moi tes voies, fais-moi connaître ta route. Dirige-moi par ta vérité, enseigne-moi, car tu es le Dieu qui me sauve.  Rappelle-toi, Seigneur, ta tendresse, ton amour qui est de toujours. Dans ton amour, ne m’oublie pas, en raison de ta bonté, Seigneur.  Il est droit, il est bon, le Seigneur, lui qui montre aux pécheurs le chemin. Sa justice dirige les humbles, il enseigne aux humbles son chemin.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Deuxième lecture (1 Co 7, 29-31)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Frères, je dois vous le dire : le temps est limité. Dès lors, que ceux qui ont une femme soient comme s’ils n’avaient pas de femme, ceux qui pleurent, comme s’ils ne pleuraient pas, ceux qui ont de la joie, comme s’ils n’en avaient pas, ceux qui font des achats, comme s’ils ne possédaient rien, ceux qui profitent de ce monde, comme s’ils n’en profitaient pas vraiment. Car il passe, ce monde tel que nous le voyons. – Parole du Seigneur.
+        <w:t xml:space="preserve">Frères, je dois vous le dire : le temps est limité. Dès lors, que ceux qui ont une femme soient comme s’ils n’avaient pas de femme, ceux qui pleurent, comme s’ils ne pleuraient pas, ceux qui ont de la joie, comme s’ils n’en avaient pas, ceux qui font des achats, comme s’ils ne possédaient rien, ceux qui profitent de ce monde, comme s’ils n’en profitaient pas vraiment. Car il passe, ce monde tel que nous le voyons.  – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc5"/>
       <w:r>
         <w:t>Évangile (Mc 1, 14-20)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Après l’arrestation de Jean le Baptiste, Jésus partit pour la Galilée proclamer l’Évangile de Dieu ; il disait : « Les temps sont accomplis : le règne de Dieu est tout proche. Convertissez-vous et croyez à l’Évangile. » Passant le long de la mer de Galilée, Jésus vit Simon et André, le frère de Simon, en train de jeter les filets dans la mer, car c’étaient des pêcheurs. Il leur dit : « Venez à ma suite. Je vous ferai devenir pêcheurs d’hommes. » Aussitôt, laissant leurs filets, ils le suivirent. Jésus avança un peu et il vit Jacques, fils de Zébédée, et son frère Jean, qui étaient dans la barque et réparaient les filets. Aussitôt, Jésus les appela. Alors, laissant dans la barque leur père Zébédée avec ses ouvriers, ils partirent à sa suite. – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">Après l’arrestation de Jean le Baptiste, Jésus partit pour la Galilée proclamer l’Évangile de Dieu ; il disait : « Les temps sont accomplis : le règne de Dieu est tout proche. Convertissez-vous et croyez à l’Évangile. »  Passant le long de la mer de Galilée, Jésus vit Simon et André, le frère de Simon, en train de jeter les filets dans la mer, car c’étaient des pêcheurs. Il leur dit : « Venez à ma suite. Je vous ferai devenir pêcheurs d’hommes. » Aussitôt, laissant leurs filets, ils le suivirent.  Jésus avança un peu et il vit Jacques, fils de Zébédée, et son frère Jean, qui étaient dans la barque et réparaient les filets. Aussitôt, Jésus les appela. Alors, laissant dans la barque leur père Zébédée avec ses ouvriers, ils partirent à sa suite.  – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -217,50 +217,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>