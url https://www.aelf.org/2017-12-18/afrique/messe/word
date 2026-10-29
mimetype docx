--- v0 (2025-10-15)
+++ v1 (2026-10-29)
@@ -38,87 +38,87 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Jr 23, 5-8)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Voici venir des jours – oracle du Seigneur –, où je susciterai pour David un Germe juste : il régnera en vrai roi, il agira avec intelligence, il exercera dans le pays le droit et la justice. En ces jours-là, Juda sera sauvé, et Israël habitera en sécurité. Voici le nom qu’on lui donnera : « Le-Seigneur-est-notre-justice. » C’est pourquoi, voici venir des jours – oracle du Seigneur – où, pour prêter serment, on ne dira plus : « Par le Seigneur vivant, qui a fait monter du pays d’Égypte les fils d’Israël », mais : « Par le Seigneur vivant, qui a fait monter du pays du nord les gens de la maison d’Israël, qui les a ramenés de tous les pays où il les avait chassés. » Car ils demeureront sur leur sol. – Parole du Seigneur.
+        <w:t xml:space="preserve">    Voici venir des jours – oracle du Seigneur –, où je susciterai pour David un Germe juste : il régnera en vrai roi, il agira avec intelligence, il exercera dans le pays le droit et la justice.     En ces jours-là, Juda sera sauvé, et Israël habitera en sécurité. Voici le nom qu’on lui donnera : « Le-Seigneur-est-notre-justice. »      C’est pourquoi, voici venir des jours – oracle du Seigneur – où, pour prêter serment, on ne dira plus : « Par le Seigneur vivant, qui a fait monter du pays d’Égypte les fils d’Israël »,     mais : « Par le Seigneur vivant, qui a fait monter du pays du nord les gens de la maison d’Israël, qui les a ramenés de tous les pays où il les avait chassés. » Car ils demeureront sur leur sol.              – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 71 (72), 1-2, 12-13, 18-19)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dieu, donne au roi tes pouvoirs, à ce fils de roi ta justice. Qu’il gouverne ton peuple avec justice, qu’il fasse droit aux malheureux ! Il délivrera le pauvre qui appelle et le malheureux sans recours. Il aura souci du faible et du pauvre, du pauvre dont il sauve la vie. Béni soit le Seigneur, le Dieu d’Israël, lui seul fait des merveilles ! Béni soit à jamais son nom glorieux, toute la terre soit remplie de sa gloire ! Amen ! Amen !
+        <w:t xml:space="preserve">Dieu, donne au roi tes pouvoirs, à ce fils de roi ta justice. Qu’il gouverne ton peuple avec justice, qu’il fasse droit aux malheureux !  Il délivrera le pauvre qui appelle et le malheureux sans recours. Il aura souci du faible et du pauvre, du pauvre dont il sauve la vie.  Béni soit le Seigneur, le Dieu d’Israël, lui seul fait des merveilles ! Béni soit à jamais son nom glorieux, toute la terre soit remplie de sa gloire ! Amen ! Amen !
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Mt 1, 18-24)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Voici comment fut engendré Jésus Christ : Marie, sa mère, avait été accordée en mariage à Joseph ; avant qu’ils aient habité ensemble, elle fut enceinte par l’action de l’Esprit Saint. Joseph, son époux, qui était un homme juste, et ne voulait pas la dénoncer publiquement, décida de la renvoyer en secret. Comme il avait formé ce projet, voici que l’ange du Seigneur lui apparut en songe et lui dit : « Joseph, fils de David, ne crains pas de prendre chez toi Marie, ton épouse, puisque l’enfant qui est engendré en elle vient de l’Esprit Saint ; elle enfantera un fils, et tu lui donneras le nom de Jésus (c’est-à-dire : Le-Seigneur-sauve), car c’est lui qui sauvera son peuple de ses péchés. » Tout cela est arrivé pour que soit accomplie la parole du Seigneur prononcée par le prophète : Voici que la Vierge concevra, et elle enfantera un fils ; on lui donnera le nom d’Emmanuel, qui se traduit : « Dieu-avec -nous ». Quand Joseph se réveilla, il fit ce que l’ange du Seigneur lui avait prescrit : il prit chez lui son épouse. – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">    Voici comment fut engendré Jésus Christ : Marie, sa mère, avait été accordée en mariage à Joseph ; avant qu’ils aient habité ensemble, elle fut enceinte par l’action de l’Esprit Saint.     Joseph, son époux, qui était un homme juste, et ne voulait pas la dénoncer publiquement, décida de la renvoyer en secret.     Comme il avait formé ce projet, voici que l’ange du Seigneur lui apparut en songe et lui dit : « Joseph, fils de David, ne crains pas de prendre chez toi Marie, ton épouse, puisque l’enfant qui est engendré en elle vient de l’Esprit Saint ;     elle enfantera un fils, et tu lui donneras le nom de Jésus (c’est-à-dire : Le-Seigneur-sauve), car c’est lui qui sauvera son peuple de ses péchés. »     Tout cela est arrivé pour que soit accomplie la parole du Seigneur prononcée par le prophète :     Voici que la Vierge concevra, et elle enfantera un fils ; on lui donnera le nom d’Emmanuel, qui se traduit : « Dieu-avec-nous ».      Quand Joseph se réveilla, il fit ce que l’ange du Seigneur lui avait prescrit : il prit chez lui son épouse.              – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -199,50 +199,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>