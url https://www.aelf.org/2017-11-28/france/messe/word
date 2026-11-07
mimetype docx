--- v0 (2025-12-14)
+++ v1 (2026-11-07)
@@ -39,87 +39,87 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Dn 2, 31-45)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ces jours-là, Daniel dit à Nabucodonosor : « Ô roi, voici ta vision : une énorme statue se dressait devant toi, une grande statue, extrêmement brillante et d’un aspect terrifiant. Elle avait la tête en or fin ; la poitrine et les bras, en argent ; le ventre et les cuisses, en bronze ; ses jambes étaient en fer, et ses pieds, en partie de fer, en partie d’argile. Tu étais en train de regarder : soudain une pierre se détacha d’une montagne, sans qu’on y ait touché ; elle vint frapper les pieds de fer et d’argile de la statue et les pulvérisa. Alors, furent pulvérisés tout ensemble le fer et l’argile, le bronze, l’argent et l’or ; ils devinrent comme la paille qui s’envole en été, au moment du battage : ils furent emportés par le vent sans laisser de traces. Quant à la pierre qui avait frappé la statue, elle devint un énorme rocher qui remplit toute la terre. Voici le songe ; et maintenant, en présence du roi, nous allons en donner l’interprétation. C’est à toi, le roi des rois, que le Dieu du ciel a donné royauté, puissance, force et gloire. C’est à toi qu’il a remis les enfants des hommes, les bêtes des champs et les oiseaux du ciel, quelle que soit leur demeure ; c’est toi qu’il a rendu maître de toute chose : la tête d’or, c’est toi. Après toi s’élèvera un autre royaume, inférieur au tien, ensuite un troisième royaume, un royaume de bronze qui dominera la terre entière. Il y aura encore un quatrième royaume, dur comme le fer. De même que le fer brise et écrase tout, de même, il pulvérisera et brisera tous les royaumes. Tu as vu les pieds qui étaient en partie d’argile et en partie de fer : en effet, ce royaume sera divisé ; il aura en lui la force du fer, comme tu as vu du fer mêlé à l’argile. Ces pieds en partie de fer et en partie d’argile signifient que le royaume sera en partie fort et en partie faible. Tu as vu le fer associé à l’argile parce que les royaumes s’uniront par des mariages ; mais ils ne tiendront pas ensemble, de même que le fer n’adhère pas à l’argile. Or, au temps de ces rois, le Dieu du ciel suscitera un royaume qui ne sera jamais détruit, et dont la royauté ne passera pas à un autre peuple. Ce dernier royaume pulvérisera et anéantira tous les autres, mais lui-même subsistera à jamais. C’est ainsi que tu as vu une pierre se détacher de la montagne sans qu’on y ait touché, et pulvériser le fer, le bronze, l’argile, l’argent et l’or. Le grand Dieu a fait connaître au roi ce qui doit ensuite advenir. Le songe disait vrai, l’interprétation est digne de foi. » – Parole du Seigneur.
+        <w:t xml:space="preserve">En ces jours-là, Daniel dit à Nabucodonosor :     « Ô roi, voici ta vision : une énorme statue se dressait devant toi, une grande statue, extrêmement brillante et d’un aspect terrifiant.     Elle avait la tête en or fin ; la poitrine et les bras, en argent ; le ventre et les cuisses, en bronze ;     ses jambes étaient en fer, et ses pieds, en partie de fer, en partie d’argile.     Tu étais en train de regarder : soudain une pierre se détacha d’une montagne, sans qu’on y ait touché ; elle vint frapper les pieds de fer et d’argile de la statue et les pulvérisa.     Alors, furent pulvérisés tout ensemble le fer et l’argile, le bronze, l’argent et l’or ; ils devinrent comme la paille qui s’envole en été, au moment du battage : ils furent emportés par le vent sans laisser de traces. Quant à la pierre qui avait frappé la statue, elle devint un énorme rocher qui remplit toute la terre.      Voici le songe ; et maintenant, en présence du roi, nous allons en donner l’interprétation.     C’est à toi, le roi des rois, que le Dieu du ciel a donné royauté, puissance, force et gloire.     C’est à toi qu’il a remis les enfants des hommes, les bêtes des champs et les oiseaux du ciel, quelle que soit leur demeure ; c’est toi qu’il a rendu maître de toute chose : la tête d’or, c’est toi.     Après toi s’élèvera un autre royaume, inférieur au tien, ensuite un troisième royaume, un royaume de bronze qui dominera la terre entière.     Il y aura encore un quatrième royaume, dur comme le fer. De même que le fer brise et écrase tout, de même, il pulvérisera et brisera tous les royaumes.     Tu as vu les pieds qui étaient en partie d’argile et en partie de fer : en effet, ce royaume sera divisé ; il aura en lui la force du fer, comme tu as vu du fer mêlé à l’argile.     Ces pieds en partie de fer et en partie d’argile signifient que le royaume sera en partie fort et en partie faible.     Tu as vu le fer associé à l’argile parce que les royaumes s’uniront par des mariages ; mais ils ne tiendront pas ensemble, de même que le fer n’adhère pas à l’argile.     Or, au temps de ces rois, le Dieu du ciel suscitera un royaume qui ne sera jamais détruit, et dont la royauté ne passera pas à un autre peuple. Ce dernier royaume pulvérisera et anéantira tous les autres, mais lui-même subsistera à jamais.     C’est ainsi que tu as vu une pierre se détacher de la montagne sans qu’on y ait touché, et pulvériser le fer, le bronze, l’argile, l’argent et l’or. Le grand Dieu a fait connaître au roi ce qui doit ensuite advenir. Le songe disait vrai, l’interprétation est digne de foi. »              – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Cantique (Dn 3, 57, 58, 59, 60, 61)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Toutes les œuvres du Seigneur, bénissez le Seigneur. R/ Vous, les anges du Seigneur, bénissez le Seigneur. R/ Vous, les cieux, bénissez le Seigneur. R/ Et vous, les eaux par-dessus le ciel, bénissez le Seigneur. R/ Et toutes les puissances du Seigneur, bénissez le Seigneur. R/
+        <w:t xml:space="preserve">Toutes les œuvres du Seigneur, bénissez le Seigneur. R/  Vous, les anges du Seigneur, bénissez le Seigneur. R/  Vous, les cieux, bénissez le Seigneur. R/  Et vous, les eaux par-dessus le ciel, bénissez le Seigneur. R/  Et toutes les puissances du Seigneur, bénissez le Seigneur. R/
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Lc 21, 5-11)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, comme certains parlaient du Temple, des belles pierres et des ex-voto qui le décoraient, Jésus leur déclara : « Ce que vous contemplez, des jours viendront où il n’en restera pas pierre sur pierre : tout sera détruit. » Ils lui demandèrent : « Maître, quand cela arrivera-t-il ? Et quel sera le signe que cela est sur le point d’arriver ? » Jésus répondit : « Prenez garde de ne pas vous laisser égarer, car beaucoup viendront sous mon nom, et diront : “C’est moi”, ou encore : “Le moment est tout proche.” Ne marchez pas derrière eux ! Quand vous entendrez parler de guerres et de désordres, ne soyez pas terrifiés : il faut que cela arrive d’abord, mais ce ne sera pas aussitôt la fin. » Alors Jésus ajouta : « On se dressera nation contre nation, royaume contre royaume. Il y aura de grands tremblements de terre et, en divers lieux, des famines et des épidémies ; des phénomènes effrayants surviendront, et de grands signes venus du ciel. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là,     comme certains parlaient du Temple, des belles pierres et des ex-voto qui le décoraient, Jésus leur déclara :     « Ce que vous contemplez, des jours viendront où il n’en restera pas pierre sur pierre : tout sera détruit. »     Ils lui demandèrent : « Maître, quand cela arrivera-t-il ? Et quel sera le signe que cela est sur le point d’arriver ? »     Jésus répondit : « Prenez garde de ne pas vous laisser égarer, car beaucoup viendront sous mon nom, et diront : “C’est moi”, ou encore : “Le moment est tout proche.” Ne marchez pas derrière eux !     Quand vous entendrez parler de guerres et de désordres, ne soyez pas terrifiés : il faut que cela arrive d’abord, mais ce ne sera pas aussitôt la fin. »      Alors Jésus ajouta : « On se dressera nation contre nation, royaume contre royaume.     Il y aura de grands tremblements de terre et, en divers lieux, des famines et des épidémies ; des phénomènes effrayants surviendront, et de grands signes venus du ciel. »              – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>