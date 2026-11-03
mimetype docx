--- v0 (2025-11-01)
+++ v1 (2026-11-03)
@@ -39,87 +39,87 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (1 M 4, 36-37.52-59)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ces jours-là, Judas et ses frères déclarèrent : « Voilà nos ennemis écrasés, montons purifier le Lieu saint et en faire la dédicace. » Toute l’armée se rassembla, et ils montèrent à la montagne de Sion. Le vingt-cinquième jour du neuvième mois, de grand matin, les prêtres offrirent le sacrifice prescrit par la Loi sur le nouvel autel qu’ils avaient construit. On fit la dédicace de l’autel au chant des hymnes, au son des cithares, des harpes et des cymbales. C’était juste l’anniversaire du jour où les païens l’avaient profané. Le peuple entier se prosterna la face contre terre pour adorer, puis ils bénirent le Ciel qui avait fait aboutir leur effort. Pendant huit jours, ils célébrèrent la dédicace de l’autel, en offrant, dans l’allégresse, des holocaustes, des sacrifices de communion et d’action de grâce. Ils ornèrent la façade du Temple de couronnes d’or et de boucliers, ils en restaurèrent les entrées et les salles et y replacèrent des portes. Il y eut une grande allégresse dans le peuple, et l’humiliation infligée par les païens fut effacée. Judas Maccabée décida, avec ses frères et toute l’assemblée d’Israël, que l’anniversaire de la dédicace de l’autel serait célébré pendant huit jours chaque année à cette date, dans la joie et l’allégresse. – Parole du Seigneur.
+        <w:t xml:space="preserve">En ces jours-là,     Judas et ses frères déclarèrent : « Voilà nos ennemis écrasés, montons purifier le Lieu saint et en faire la dédicace. »     Toute l’armée se rassembla, et ils montèrent à la montagne de Sion.     Le vingt-cinquième jour du neuvième mois, de grand matin,     les prêtres offrirent le sacrifice prescrit par la Loi sur le nouvel autel qu’ils avaient construit.     On fit la dédicace de l’autel au chant des hymnes, au son des cithares, des harpes et des cymbales. C’était juste l’anniversaire du jour où les païens l’avaient profané.     Le peuple entier se prosterna la face contre terre pour adorer, puis ils bénirent le Ciel qui avait fait aboutir leur effort.     Pendant huit jours, ils célébrèrent la dédicace de l’autel, en offrant, dans l’allégresse, des holocaustes, des sacrifices de communion et d’action de grâce.     Ils ornèrent la façade du Temple de couronnes d’or et de boucliers, ils en restaurèrent les entrées et les salles et y replacèrent des portes.     Il y eut une grande allégresse dans le peuple, et l’humiliation infligée par les païens fut effacée.     Judas Maccabée décida, avec ses frères et toute l’assemblée d’Israël, que l’anniversaire de la dédicace de l’autel serait célébré pendant huit jours chaque année à cette date, dans la joie et l’allégresse.              – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Cantique (1 Ch 29, 10, 11abc, 11de-12a, 12bcd)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Béni sois-tu, Seigneur, Dieu de notre père Israël, depuis les siècles et pour les siècles ! À toi, Seigneur, force et grandeur, éclat, victoire, majesté, tout, dans les cieux et sur la terre ! À toi, Seigneur, le règne, la primauté sur l’univers : la richesse et la gloire viennent de ta face ! C’est toi, le Maître de tout : dans ta main, force et puissance ; tout, par ta main, grandit et s’affermit.
+        <w:t xml:space="preserve">Béni sois-tu, Seigneur, Dieu de notre père Israël, depuis les siècles et pour les siècles !  À toi, Seigneur, force et grandeur, éclat, victoire, majesté, tout, dans les cieux et sur la terre !  À toi, Seigneur, le règne, la primauté sur l’univers : la richesse et la gloire viennent de ta face !  C’est toi, le Maître de tout : dans ta main, force et puissance ; tout, par ta main, grandit et s’affermit.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Lc 19, 45-48)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, entré dans le Temple, Jésus se mit à en expulser les vendeurs. Il leur déclarait : « Il est écrit : Ma maison sera une maison de prière. Or vous, vous en avez fait une caverne de bandits. » Et il était chaque jour dans le Temple pour enseigner. Les grands prêtres et les scribes, ainsi que les notables, cherchaient à le faire mourir, mais ils ne trouvaient pas ce qu’ils pourraient faire ; en effet, le peuple tout entier, suspendu à ses lèvres, l’écoutait. – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là,     entré dans le Temple, Jésus se mit à en expulser les vendeurs. Il leur déclarait :     « Il est écrit :Ma maison sera une maison de prière. Or vous, vous en avez fait une caverne de bandits. »     Et il était chaque jour dans le Temple pour enseigner. Les grands prêtres et les scribes, ainsi que les notables, cherchaient à le faire mourir,     mais ils ne trouvaient pas ce qu’ils pourraient faire ; en effet, le peuple tout entier, suspendu à ses lèvres, l’écoutait.              – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>