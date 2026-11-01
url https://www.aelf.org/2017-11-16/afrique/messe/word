--- v0 (2025-10-20)
+++ v1 (2026-11-01)
@@ -39,87 +39,87 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Sg 7, 22 – 8, 1)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Il y a dans la Sagesse un esprit intelligent et saint, unique et multiple, subtil et rapide ; perçant, net, clair et intact ; ami du bien, vif, irrésistible, bienfaisant, ami des hommes ; ferme, sûr et paisible, tout-puissant et observant tout, pénétrant tous les esprits, même les plus intelligents, les plus purs, les plus subtils. La Sagesse, en effet, se meut d’un mouvement qui surpasse tous les autres ; elle traverse et pénètre toute chose à cause de sa pureté. Car elle est la respiration de la puissance de Dieu, l’émanation toute pure de la gloire du Souverain de l’univers ; aussi rien de souillé ne peut l’atteindre. Elle est le rayonnement de la lumière éternelle, le miroir sans tache de l’activité de Dieu, l’image de sa bonté. Comme elle est unique, elle peut tout ; et sans sortir d’elle-même, elle renouvelle l’univers. D’âge en âge, elle se transmet à des âmes saintes, pour en faire des prophètes et des amis de Dieu. Car Dieu n’aime que celui qui vit avec la Sagesse. Elle est plus belle que le soleil, elle surpasse toutes les constellations ; si on la compare à la lumière du jour, on la trouve bien supérieure, car le jour s’efface devant la nuit, mais contre la Sagesse le mal ne peut rien. Elle déploie sa vigueur d’un bout du monde à l’autre, elle gouverne l’univers avec bonté. – Parole du Seigneur.
+        <w:t xml:space="preserve">Il y a dans la Sagesse un esprit intelligent et saint, unique et multiple, subtil et rapide ; perçant, net, clair et intact ; ami du bien, vif, irrésistible, bienfaisant, ami des hommes ; ferme, sûr et paisible, tout-puissant et observant tout, pénétrant tous les esprits, même les plus intelligents, les plus purs, les plus subtils.     La Sagesse, en effet, se meut d’un mouvement qui surpasse tous les autres ; elle traverse et pénètre toute chose à cause de sa pureté.     Car elle est la respiration de la puissance de Dieu, l’émanation toute pure de la gloire du Souverain de l’univers ; aussi rien de souillé ne peut l’atteindre.     Elle est le rayonnement de la lumière éternelle, le miroir sans tache de l’activité de Dieu, l’image de sa bonté.      Comme elle est unique, elle peut tout ; et sans sortir d’elle-même, elle renouvelle l’univers. D’âge en âge, elle se transmet à des âmes saintes, pour en faire des prophètes et des amis de Dieu.     Car Dieu n’aime que celui qui vit avec la Sagesse.     Elle est plus belle que le soleil, elle surpasse toutes les constellations ; si on la compare à la lumière du jour, on la trouve bien supérieure,     car le jour s’efface devant la nuit, mais contre la Sagesse le mal ne peut rien.     Elle déploie sa vigueur d’un bout du monde à l’autre, elle gouverne l’univers avec bonté.              – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 118 (119), 89-90, 91.130, 135.175)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pour toujours, ta parole, Seigneur, se dresse dans les cieux. Ta fidélité demeure d’âge en âge, la terre que tu fixas tient bon. Jusqu’à ce jour, le monde tient par tes décisions : toute chose est ta servante. Déchiffrer ta parole illumine et les simples comprennent. Pour ton serviteur que ton visage s’illumine : apprends-moi tes commandements. Que je vive et que mon âme te loue ! Tes décisions me soient en aide !
+        <w:t xml:space="preserve">Pour toujours, ta parole, Seigneur, se dresse dans les cieux. Ta fidélité demeure d’âge en âge, la terre que tu fixas tient bon.  Jusqu’à ce jour, le monde tient par tes décisions : toute chose est ta servante. Déchiffrer ta parole illumine et les simples comprennent.  Pour ton serviteur que ton visage s’illumine : apprends-moi tes commandements. Que je vive et que mon âme te loue ! Tes décisions me soient en aide !
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Lc 17, 20-25)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, comme les pharisiens demandaient à Jésus quand viendrait le règne de Dieu, il prit la parole et dit : « La venue du règne de Dieu n’est pas observable. On ne dira pas : “Voilà, il est ici !” ou bien : “Il est là !” En effet, voici que le règne de Dieu est au milieu de vous. » Puis il dit aux disciples : « Des jours viendront où vous désirerez voir un seul des jours du Fils de l’homme, et vous ne le verrez pas. On vous dira : “Voilà, il est là-bas !” ou bien : “Voici, il est ici !” N’y allez pas, n’y courez pas. En effet, comme l’éclair qui jaillit illumine l’horizon d’un bout à l’autre, ainsi le Fils de l’homme, quand son jour sera là. Mais auparavant, il faut qu’il souffre beaucoup et qu’il soit rejeté par cette génération. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là,     comme les pharisiens demandaient à Jésus quand viendrait le règne de Dieu, il prit la parole et dit : « La venue du règne de Dieu n’est pas observable.     On ne dira pas : “Voilà, il est ici !” ou bien : “Il est là !” En effet, voici que le règne de Dieu est au milieu de vous. » Puis il dit aux disciples : « Des jours viendront où vous désirerez voir un seul des jours du Fils de l’homme, et vous ne le verrez pas.     On vous dira : “Voilà, il est là-bas !” ou bien : “Voici, il est ici !” N’y allez pas, n’y courez pas.     En effet, comme l’éclair qui jaillit illumine l’horizon d’un bout à l’autre, ainsi le Fils de l’homme, quand son jour sera là.     Mais auparavant, il faut qu’il souffre beaucoup et qu’il soit rejeté par cette génération. »              – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>