--- v0 (2025-10-14)
+++ v1 (2026-10-30)
@@ -39,87 +39,87 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Sg 6, 1-11)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Écoutez, ô rois, et comprenez ; instruisez-vous, juges de toute la terre. Soyez attentifs, vous qui dominez les foules, qui vous vantez de la multitude de vos peuples. Car la domination vous a été donnée par le Seigneur, et le pouvoir, par le Très-Haut, lui qui examinera votre conduite et scrutera vos intentions. En effet, vous êtes les ministres de sa royauté ; si donc vous n’avez pas rendu la justice avec droiture, ni observé la Loi, ni vécu selon les intentions de Dieu, il fondra sur vous, terrifiant et rapide, car un jugement implacable s’exerce sur les grands ; au petit, par pitié, on pardonne, mais les puissants seront jugés avec puissance. Le Maître de l’univers ne reculera devant personne, la grandeur ne lui en impose pas ; car les petits comme les grands, c’est lui qui les a faits : il prend soin de tous pareillement. Les puissants seront soumis à une enquête rigoureuse. C’est donc pour vous, souverains, que je parle, afin que vous appreniez la sagesse et que vous évitiez la chute, car ceux qui observent saintement les lois saintes seront reconnus saints, et ceux qui s’en instruisent y trouveront leur défense. Recherchez mes paroles, désirez-les ; elles feront votre éducation. – Parole du Seigneur.
+        <w:t xml:space="preserve">Écoutez, ô rois, et comprenez ; instruisez-vous, juges de toute la terre.     Soyez attentifs, vous qui dominez les foules, qui vous vantez de la multitude de vos peuples.     Car la domination vous a été donnée par le Seigneur, et le pouvoir, par le Très-Haut, lui qui examinera votre conduite et scrutera vos intentions.     En effet, vous êtes les ministres de sa royauté ; si donc vous n’avez pas rendu la justice avec droiture, ni observé la Loi, ni vécu selon les intentions de Dieu,     il fondra sur vous, terrifiant et rapide, car un jugement implacable s’exerce sur les grands ;     au petit, par pitié, on pardonne, mais les puissants seront jugés avec puissance.     Le Maître de l’univers ne reculera devant personne, la grandeur ne lui en impose pas ; car les petits comme les grands, c’est lui qui les a faits : il prend soin de tous pareillement.     Les puissants seront soumis à une enquête rigoureuse.     C’est donc pour vous, souverains, que je parle, afin que vous appreniez la sagesse et que vous évitiez la chute,     car ceux qui observent saintement les lois saintes seront reconnus saints, et ceux qui s’en instruisent y trouveront leur défense.     Recherchez mes paroles, désirez-les ; elles feront votre éducation.              – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 81 (82), 3-4, 6-7)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rendez justice au faible, à l’orphelin ; faites droit à l’indigent, au malheureux. Libérez le faible et le pauvre, arrachez-le aux mains des impies. Je l’ai dit : Vous êtes des dieux, des fils du Très-Haut, vous tous ! Pourtant, vous mourrez comme des hommes, comme les princes, tous, vous tomberez !
+        <w:t xml:space="preserve">Rendez justice au faible, à l’orphelin ; faites droit à l’indigent, au malheureux. Libérez le faible et le pauvre, arrachez-le aux mains des impies.  Je l’ai dit : Vous êtes des dieux, des fils du Très-Haut, vous tous ! Pourtant, vous mourrez comme des hommes, comme les princes, tous, vous tomberez !
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Lc 17, 11-19)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, Jésus, marchant vers Jérusalem, traversait la région située entre la Samarie et la Galilée. Comme il entrait dans un village, dix lépreux vinrent à sa rencontre. Ils s’arrêtèrent à distance et lui crièrent : « Jésus, maître, prends pitié de nous. » À cette vue, Jésus leur dit : « Allez vous montrer aux prêtres. » En cours de route, ils furent purifiés. L’un d’eux, voyant qu’il était guéri, revint sur ses pas, en glorifiant Dieu à pleine voix. Il se jeta face contre terre aux pieds de Jésus en lui rendant grâce. Or, c’était un Samaritain. Alors Jésus prit la parole en disant : « Tous les dix n’ont-ils pas été purifiés ? Les neuf autres, où sont-ils ? Il ne s’est trouvé parmi eux que cet étranger pour revenir sur ses pas et rendre gloire à Dieu ! » Jésus lui dit : « Relève-toi et va : ta foi t’a sauvé. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là,     Jésus, marchant vers Jérusalem, traversait la région située entre la Samarie et la Galilée.     Comme il entrait dans un village, dix lépreux vinrent à sa rencontre. Ils s’arrêtèrent à distance     et lui crièrent : « Jésus, maître, prends pitié de nous. »     À cette vue, Jésus leur dit : « Allez vous montrer aux prêtres. »  En cours de route, ils furent purifiés.     L’un d’eux, voyant qu’il était guéri, revint sur ses pas, en glorifiant Dieu à pleine voix.     Il se jeta face contre terre aux pieds de Jésus en lui rendant grâce. Or, c’était un Samaritain.     Alors Jésus prit la parole en disant : « Tous les dix n’ont-ils pas été purifiés ? Les neuf autres, où sont-ils ?     Il ne s’est trouvé parmi eux que cet étranger pour revenir sur ses pas et rendre gloire à Dieu ! »     Jésus lui dit : « Relève-toi et va : ta foi t’a sauvé. »              – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>