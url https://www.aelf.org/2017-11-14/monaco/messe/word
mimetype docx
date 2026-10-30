--- v0 (2025-11-13)
+++ v1 (2026-10-30)
@@ -39,87 +39,87 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Sg 2, 23 – 3, 9)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dieu a créé l’homme pour l’incorruptibilité, il a fait de lui une image de sa propre identité. C’est par la jalousie du diable que la mort est entrée dans le monde ; ils en font l’expérience, ceux qui prennent parti pour lui. Mais les âmes des justes sont dans la main de Dieu ; aucun tourment n’a de prise sur eux. Aux yeux de l’insensé, ils ont paru mourir ; leur départ est compris comme un malheur, et leur éloignement, comme une fin : mais ils sont dans la paix. Au regard des hommes, ils ont subi un châtiment, mais l’espérance de l’immortalité les comblait. Après de faibles peines, de grands bienfaits les attendent, car Dieu les a mis à l’épreuve et trouvés dignes de lui. Comme l’or au creuset, il les a éprouvés ; comme une offrande parfaite, il les accueille. Au temps de sa visite, ils resplendiront : comme l’étincelle qui court sur la paille, ils avancent. Ils jugeront les nations, ils auront pouvoir sur les peuples, et le Seigneur régnera sur eux pour les siècles. Qui met en lui sa foi comprendra la vérité ; ceux qui sont fidèles resteront, dans l’amour, près de lui. Pour ses amis, grâce et miséricorde : il visitera ses élus. – Parole du Seigneur.
+        <w:t xml:space="preserve">Dieu a créé l’homme pour l’incorruptibilité, il a fait de lui une image de sa propre identité.     C’est par la jalousie du diable que la mort est entrée dans le monde ; ils en font l’expérience, ceux qui prennent parti pour lui.     Mais les âmes des justes sont dans la main de Dieu ; aucun tourment n’a de prise sur eux.     Aux yeux de l’insensé, ils ont paru mourir ; leur départ est compris comme un malheur,         et leur éloignement, comme une fin : mais ils sont dans la paix.     Au regard des hommes, ils ont subi un châtiment, mais l’espérance de l’immortalité les comblait.     Après de faibles peines, de grands bienfaits les attendent, car Dieu les a mis à l’épreuve et trouvés dignes de lui.     Comme l’or au creuset, il les a éprouvés ; comme une offrande parfaite, il les accueille.     Au temps de sa visite, ils resplendiront : comme l’étincelle qui court sur la paille, ils avancent.     Ils jugeront les nations, ils auront pouvoir sur les peuples, et le Seigneur régnera sur eux pour les siècles.     Qui met en lui sa foi comprendra la vérité ; ceux qui sont fidèles resteront, dans l’amour, près de lui. Pour ses amis, grâce et miséricorde : il visitera ses élus.              – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 33 (34), 2-3, 16-17, 18-19)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Je bénirai le Seigneur en tout temps, sa louange sans cesse à mes lèvres. Je me glorifierai dans le Seigneur : que les pauvres m’entendent et soient en fête ! Le Seigneur regarde les justes, il écoute, attentif à leurs cris. Le Seigneur affronte les méchants pour effacer de la terre leur mémoire. Le Seigneur entend ceux qui l’appellent : de toutes leurs angoisses, il les délivre. Il est proche du cœur brisé, il sauve l’esprit abattu.
+        <w:t xml:space="preserve">Je bénirai le Seigneur en tout temps, sa louange sans cesse à mes lèvres. Je me glorifierai dans le Seigneur : que les pauvres m’entendent et soient en fête !  Le Seigneur regarde les justes, il écoute, attentif à leurs cris. Le Seigneur affronte les méchants pour effacer de la terre leur mémoire.  Le Seigneur entend ceux qui l’appellent : de toutes leurs angoisses, il les délivre. Il est proche du cœur brisé, il sauve l’esprit abattu.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Lc 17, 7-10)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, Jésus disait : « Lequel d’entre vous, quand son serviteur aura labouré ou gardé les bêtes, lui dira à son retour des champs : “Viens vite prendre place à table” ? Ne lui dira-t-il pas plutôt : “Prépare-moi à dîner, mets-toi en tenue pour me servir, le temps que je mange et boive. Ensuite tu mangeras et boiras à ton tour” ? Va-t-il être reconnaissant envers ce serviteur d’avoir exécuté ses ordres ? De même vous aussi, quand vous aurez exécuté tout ce qui vous a été ordonné, dites : “Nous sommes de simples serviteurs : nous n’avons fait que notre devoir” » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là, Jésus disait :     « Lequel d’entre vous, quand son serviteur aura labouré ou gardé les bêtes, lui dira à son retour des champs : “Viens vite prendre place à table” ?     Ne lui dira-t-il pas plutôt : “Prépare-moi à dîner, mets-toi en tenue pour me servir, le temps que je mange et boive. Ensuite tu mangeras et boiras à ton tour” ?     Va-t-il être reconnaissant envers ce serviteur d’avoir exécuté ses ordres ?     De même vous aussi, quand vous aurez exécuté tout ce qui vous a été ordonné, dites : “Nous sommes de simples serviteurs : nous n’avons fait que notre devoir” »              – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>