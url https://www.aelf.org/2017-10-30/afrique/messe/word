--- v0 (2025-10-22)
+++ v1 (2026-11-08)
@@ -39,87 +39,87 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Rm 8, 12-17)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Frères, nous avons une dette, mais elle n’est pas envers la chair pour devoir vivre selon la chair. Car si vous vivez selon la chair, vous allez mourir ; mais si, par l’Esprit, vous tuez les agissements de l’homme pécheur, vous vivrez. En effet, tous ceux qui se laissent conduire par l’Esprit de Dieu, ceux-là sont fils de Dieu. Vous n’avez pas reçu un esprit qui fait de vous des esclaves et vous ramène à la peur ; mais vous avez reçu un Esprit qui fait de vous des fils ; et c’est en lui que nous crions « Abba ! », c’est-à-dire : Père ! C’est donc l’Esprit Saint lui-même qui atteste à notre esprit que nous sommes enfants de Dieu. Puisque nous sommes ses enfants, nous sommes aussi ses héritiers : héritiers de Dieu, héritiers avec le Christ, si du moins nous souffrons avec lui pour être avec lui dans la gloire. – Parole du Seigneur.
+        <w:t xml:space="preserve">Frères, nous avons une dette, mais elle n’est pas envers la chair pour devoir vivre selon la chair.     Car si vous vivez selon la chair, vous allez mourir ; mais si, par l’Esprit, vous tuez les agissements de l’homme pécheur, vous vivrez.     En effet, tous ceux qui se laissent conduire par l’Esprit de Dieu, ceux-là sont fils de Dieu.     Vous n’avez pas reçu un esprit qui fait de vous des esclaves et vous ramène à la peur ; mais vous avez reçu un Esprit qui fait de vous des fils ; et c’est en lui que nous crions « Abba ! », c’est-à-dire : Père !     C’est donc l’Esprit Saint lui-même qui atteste à notre esprit que nous sommes enfants de Dieu.     Puisque nous sommes ses enfants, nous sommes aussi ses héritiers : héritiers de Dieu, héritiers avec le Christ, si du moins nous souffrons avec lui pour être avec lui dans la gloire.              – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 67 (68), 2.4, 6.7ab, 20-21)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dieu se lève et ses ennemis se dispersent, ses adversaires fuient devant sa face. Mais les justes sont en fête, ils exultent ; devant la face de Dieu ils dansent de joie. Père des orphelins, défenseur des veuves, tel est Dieu dans sa sainte demeure. À l’isolé, Dieu accorde une maison ; aux captifs, il rend la liberté ; Que le Seigneur soit béni ! Jour après jour, ce Dieu nous accorde la victoire. Le Dieu qui est le nôtre est le Dieu des victoires, et les portes de la mort sont à Dieu, le Seigneur.
+        <w:t xml:space="preserve">Dieu se lève et ses ennemis se dispersent, ses adversaires fuient devant sa face. Mais les justes sont en fête, ils exultent ; devant la face de Dieu ils dansent de joie.  Père des orphelins, défenseur des veuves, tel est Dieu dans sa sainte demeure. À l’isolé, Dieu accorde une maison ; aux captifs, il rend la liberté ;  Que le Seigneur soit béni ! Jour après jour, ce Dieu nous accorde la victoire. Le Dieu qui est le nôtre est le Dieu des victoires, et les portes de la mort sont à Dieu, le Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Lc 13, 10-17)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, Jésus était en train d’enseigner dans une synagogue, le jour du sabbat. Voici qu’il y avait là une femme, possédée par un esprit qui la rendait infirme depuis dix-huit ans ; elle était toute courbée et absolument incapable de se redresser. Quand Jésus la vit, il l’interpella et lui dit : « Femme, te voici délivrée de ton infirmité. » Et il lui imposa les mains. À l’instant même elle redevint droite et rendait gloire à Dieu. Alors le chef de la synagogue, indigné de voir Jésus faire une guérison le jour du sabbat, prit la parole et dit à la foule : « Il y a six jours pour travailler ; venez donc vous faire guérir ces jours-là, et non pas le jour du sabbat. » Le Seigneur lui répliqua : « Hypocrites ! Chacun de vous, le jour du sabbat, ne détache-t-il pas de la mangeoire son bœuf ou son âne pour le mener boire ? Alors cette femme, une fille d’Abraham, que Satan avait liée voici dix-huit ans, ne fallait-il pas la délivrer de ce lien le jour du sabbat ? » À ces paroles de Jésus, tous ses adversaires furent remplis de honte, et toute la foule était dans la joie à cause de toutes les actions éclatantes qu’il faisait. – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là,     Jésus était en train d’enseigner dans une synagogue, le jour du sabbat.     Voici qu’il y avait là une femme, possédée par un esprit qui la rendait infirme depuis dix-huit ans ; elle était toute courbée et absolument incapable de se redresser.     Quand Jésus la vit, il l’interpella et lui dit : « Femme, te voici délivrée de ton infirmité. »     Et il lui imposa les mains. À l’instant même elle redevint droite et rendait gloire à Dieu.      Alors le chef de la synagogue, indigné de voir Jésus faire une guérison le jour du sabbat, prit la parole et dit à la foule : « Il y a six jours pour travailler ; venez donc vous faire guérir ces jours-là, et non pas le jour du sabbat. »     Le Seigneur lui répliqua : « Hypocrites ! Chacun de vous, le jour du sabbat, ne détache-t-il pas de la mangeoire son bœuf ou son âne pour le mener boire ?     Alors cette femme, une fille d’Abraham, que Satan avait liée voici dix-huit ans, ne fallait-il pas la délivrer de ce lien le jour du sabbat ? »      À ces paroles de Jésus, tous ses adversaires furent remplis de honte, et toute la foule était dans la joie à cause de toutes les actions éclatantes qu’il faisait.              – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>